--- v2 (2026-05-20)
+++ v3 (2026-07-07)
@@ -3,51 +3,62 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="057B3CA5" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="48F24D43" w14:textId="77777777" w:rsidR="00D95CAA" w:rsidRDefault="00D95CAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057B3CA5" w14:textId="1611EE5E" w:rsidR="00B421DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                        Advokatska-Odvjetnička komora Federacije Bosne i Hercegovine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D23525" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
@@ -1521,87 +1532,241 @@
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>eldaraganovic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2BF3B576" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B421DD" w14:paraId="737F6E12" w14:textId="77777777">
+      <w:tr w:rsidR="00D95CAA" w14:paraId="451E4A37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72F729A3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
+          <w:p w14:paraId="23D3ACD8" w14:textId="77777777" w:rsidR="00D95CAA" w:rsidRDefault="00D95CAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="0A9AAEC4" w14:textId="45C35B33" w:rsidR="00D95CAA" w:rsidRDefault="00D95CAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Aganović Mak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B2F55F0" w14:textId="0F35185D" w:rsidR="00D95CAA" w:rsidRDefault="00D95CAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kemal Begova 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02F46681" w14:textId="77777777" w:rsidR="00D95CAA" w:rsidRDefault="00D95CAA" w:rsidP="00D95CAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>061 611 968</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="750D179C" w14:textId="77777777" w:rsidR="00D95CAA" w:rsidRDefault="00D95CAA" w:rsidP="00D95CAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00DD0A09">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>mak@aganovic.ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1200D5FF" w14:textId="77777777" w:rsidR="00D95CAA" w:rsidRDefault="00D95CAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B421DD" w14:paraId="737F6E12" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72F729A3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="0F05404A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Aganović Mirza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -1651,51 +1816,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 214-999</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BFF0884" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.aganovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="51F65DF5" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="55456CBC" w14:textId="77777777">
         <w:tc>
@@ -1805,51 +1970,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 247 820</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="032DBC9B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ahmed@advokatahmetovic.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0CA94840" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="2781C242" w14:textId="77777777">
         <w:tc>
@@ -1983,51 +2148,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>062 440-007, 061 136-007</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D671AF3" w14:textId="79E92D87" w:rsidR="00B421DD" w:rsidRPr="00E46CFD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokatalagic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="5354617F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -2135,51 +2300,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 711-179 Tel/fax 033 208-824</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FEAC523" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>alikadic.jasmin@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1C99CCD9" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1F265B5B" w14:textId="77777777">
         <w:tc>
@@ -2307,51 +2472,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 484-416</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32DE8F25" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.alisahm@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="4F23A7BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DD4414F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -2450,51 +2615,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 662-884</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C504995" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>advokat.arnautovic.elma@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="032F7B2E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -2597,51 +2762,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 139-323 i tel/fax033  677-446</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="097B90B6" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.arslanagic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="646B4B2A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="73407C82" w14:textId="77777777">
         <w:tc>
@@ -2744,51 +2909,51 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 878 657, fax 033 877 991</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="593577C4" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mirna.avdibegovic@headlegal.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="64DAAE86" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BF56D0F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -2892,51 +3057,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>061 239-346, 033 200 030</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08294FD3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokatavdic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="33E7F625" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="72BC2264" w14:textId="77777777">
         <w:tc>
@@ -3050,51 +3215,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 015 676</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F9539BB" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.lejlababic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6AD46F3B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3225,51 +3390,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>tel 033 621-560</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39A32B73" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.marsela@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="43C6AF4C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="56161E65" w14:textId="77777777">
         <w:tc>
@@ -3379,51 +3544,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 533 059</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BC23901" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>bahtotarik@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4511C743" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="599776E9" w14:textId="77777777">
         <w:tc>
@@ -3552,51 +3717,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 160-855</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1310EC9B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adi.bahtovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0B51BB9F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="77E6C7DD" w14:textId="77777777">
         <w:tc>
@@ -3706,51 +3871,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>033 844 651, 061 380-883</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F7791A2" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.baksic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="591AE597" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE64B8" w14:paraId="478BA6A4" w14:textId="77777777">
         <w:tc>
@@ -3912,80 +4077,80 @@
           <w:p w14:paraId="435BD334" w14:textId="77777777" w:rsidR="00CE64B8" w:rsidRPr="00991390" w:rsidRDefault="00CE64B8" w:rsidP="00CE64B8">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991390">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
               <w:t>e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00991390">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
                 </w:rPr>
                 <w:t>info@bandovic.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="34C25A57" w14:textId="77777777" w:rsidR="00CE64B8" w:rsidRPr="00991390" w:rsidRDefault="00CE64B8" w:rsidP="00CE64B8">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00991390">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">web: </w:t>
               </w:r>
               <w:r w:rsidRPr="00991390">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
                 </w:rPr>
                 <w:t>www.bandovic.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="27D8E9BC" w14:textId="77777777" w:rsidR="00CE64B8" w:rsidRDefault="00CE64B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -4146,51 +4311,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 208-122</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="104E693A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nermabavcic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2B278055" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="7EFFFC56" w14:textId="77777777">
         <w:tc>
@@ -4301,51 +4466,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 225-718, tel/fax 033 217-745</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6534E3EB" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e.mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>enverbazdar@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="39189459" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="65FDC997" w14:textId="77777777">
         <w:tc>
@@ -4595,51 +4760,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 217-927, 061 199-794</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FD1F9BA" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>becirovic.dzemail@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1F24E12F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2ECF8422" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -4756,51 +4921,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tel033 717 725, fax 033 717 726</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.nedzad@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7BEBC657" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="703477A4" w14:textId="77777777">
         <w:tc>
@@ -4928,79 +5093,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax. 033 213-990</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7684699C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>aida.beganovic-handagic@lawoffice-sa.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="50D4740A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.lawoffice-sa.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="017492E8" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="75F00232" w14:textId="77777777">
         <w:tc>
@@ -5112,51 +5277,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Tel/fax 033 219-225,061 490-399 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1265D4AB" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>berina.zutic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="679C6588" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="76500F05" w14:textId="77777777">
         <w:tc>
@@ -5267,51 +5432,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 450-010, 061 777-144</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3020D31F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>mersiha.advokat@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="048225B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="785D2CF2" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
@@ -5447,85 +5612,85 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="57BA6FE5" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>info@advokatbegic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="26637830" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>www.advokatbegic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="510694AA" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5637,51 +5802,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 310 099</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21374C10" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat@damirbeglerovic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="616DC339" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="75392E5B" w14:textId="77777777">
         <w:tc>
@@ -5801,51 +5966,51 @@
           <w:p w14:paraId="675B7933" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.abegovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3B45862D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="356B9DAB" w14:textId="77777777">
@@ -5956,51 +6121,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 390 400</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="688BD2EF" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>jesenko@adv.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="57280599" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="7EB7223F" w14:textId="77777777">
         <w:tc>
@@ -6110,51 +6275,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 205 017, tel/fax 033 609 609</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="158C1655" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.mustafabesic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3A4185CF" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="03527031" w14:textId="77777777">
         <w:tc>
@@ -6264,51 +6429,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 267 833</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="621F4FE2" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.almabiberovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="66486B8A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="22EBBA11" w14:textId="77777777">
         <w:tc>
@@ -6418,51 +6583,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 293-791, fax033  226-856</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24512601" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatbibic47@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="582BC9DB" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="00F0BD6C" w14:textId="77777777">
         <w:tc>
@@ -6596,104 +6761,104 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fax 033 556-791</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74E63FE4" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>senad@advokatbilic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="402DFCF2" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>adv.bilic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3F4DB824" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>www.advokatbilic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="239E09F5" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="4CA8633B" w14:textId="77777777">
@@ -6825,51 +6990,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">tel/fax 033 261-501 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B407BCB" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>biser@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="33D9FC14" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="26EBEA8C" w14:textId="77777777">
         <w:tc>
@@ -7012,51 +7177,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 648 268</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="006B1406" w14:textId="26C21705" w:rsidR="00B421DD" w:rsidRDefault="001B4A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="00561BD9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat@bojicic.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="0BF5F7FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4391BCF5" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -7165,51 +7330,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 457-318, fax 033 863-058</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="566EA440" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.eminabotonjic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5F2E3D63" w14:textId="77777777" w:rsidR="00E46CFD" w:rsidRDefault="00E46CFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1BC04430" w14:textId="77777777">
         <w:tc>
@@ -7323,51 +7488,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 536 441</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F329CE7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>dino.bucuk@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="03BA439B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7479,51 +7644,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 144-834</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="474B27D6" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ismet.burovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="29440EA4" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6071AA54" w14:textId="77777777">
         <w:tc>
@@ -7671,51 +7836,51 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DEA2908" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advjasminacero@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1B35224D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="4732B980" w14:textId="77777777">
         <w:tc>
@@ -7843,51 +8008,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax 033 265-160</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D274945" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>asimcrn@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6AC3111A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="000350C0" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -7995,51 +8160,51 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42BD3435" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokatmirsadcrnovrsanin@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6F88B635" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8152,51 +8317,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 223-238, fax 033 537-226</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="179F831B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dinac.74@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="693EA780" w14:textId="77777777" w:rsidR="004C0E3B" w:rsidRDefault="004C0E3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003352DD" w14:paraId="10BF85DA" w14:textId="77777777">
         <w:tc>
@@ -8324,51 +8489,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax 033 872 785</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43A577CE" w14:textId="77777777" w:rsidR="003352DD" w:rsidRDefault="003352DD" w:rsidP="003352DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00FA6F96">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dubravko.campara@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="07B047CF" w14:textId="77777777" w:rsidR="003352DD" w:rsidRDefault="003352DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="42929A22" w14:textId="77777777">
         <w:tc>
@@ -8550,51 +8715,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00070111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F920B48" w14:textId="77777777" w:rsidR="00070111" w:rsidRPr="00070111" w:rsidRDefault="00070111" w:rsidP="00070111">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="00070111">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.campara@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="673A4C6B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="47B67CE2" w14:textId="77777777">
@@ -8723,51 +8888,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel. 033 555 306</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AC078DA" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.kenancelik@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="14E8F2C7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="37410917" w14:textId="77777777">
         <w:tc>
@@ -8877,71 +9042,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel. 033 555 305Tel/fax 033 555 306, 061 145 849</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3626B6E2" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.celik@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0642C78F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokatbih.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="53882118" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AEE690E" w14:textId="77777777" w:rsidR="004C0E3B" w:rsidRDefault="004C0E3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -9062,51 +9227,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 666 085</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="433527AE" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>celiksemir@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="694023BD" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="7BC5E50F" w14:textId="77777777">
         <w:tc>
@@ -9216,51 +9381,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 172-102 I tel/fax033  216-803</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6206099C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.cingic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1CAB897B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="2464C3C6" w14:textId="77777777">
         <w:tc>
@@ -9400,51 +9565,51 @@
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>colpafuad@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="15A259F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48B746BD" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
@@ -9546,51 +9711,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax: 033 652 606, 062 392-657</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AC2F80C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>lejlagluhic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="44B2ACF7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="5050860D" w14:textId="77777777">
         <w:tc>
@@ -9718,51 +9883,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 825-805</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C33F525" w14:textId="6DA01100" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>info@advokatskiuredcucak.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="3E0F30C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C3372FF" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -9861,51 +10026,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 215-627</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="793655FD" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>catomeris.advokat@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="348DC6C5" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="05834C10" w14:textId="77777777">
         <w:tc>
@@ -10016,51 +10181,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 925 146</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A772807" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>andrea.coric@lgl.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="18475C67" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04B09651" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -10181,51 +10346,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 337 648</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="672A5BE6" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.amardacic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5F147094" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="37AF8047" w14:textId="77777777">
         <w:tc>
@@ -10335,51 +10500,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 172-769 fax 033 208-188</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D1DA378" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>djana.dalac@ured.info</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="25152815" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C01E3" w14:paraId="217B89FC" w14:textId="77777777">
         <w:tc>
@@ -10491,51 +10656,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 305 571</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E338248" w14:textId="77777777" w:rsidR="003C01E3" w:rsidRDefault="003C01E3" w:rsidP="003C01E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C01E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidRPr="003C01E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>dinela.dedovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="63CBEE22" w14:textId="77777777" w:rsidR="003C01E3" w:rsidRDefault="003C01E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="644379A1" w14:textId="77777777">
@@ -10646,51 +10811,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 551 195</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="378F6815" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dhasa508@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1398B424" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="7DB12366" w14:textId="77777777">
         <w:tc>
@@ -10836,51 +11001,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C85DF33" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokatski.ured.delic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="36D0A75B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11022,105 +11187,105 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Fax 033 870 238</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="196D732E" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>selma@dhglegal.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="16E86BB4" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>info@dhglegal.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6D789082" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">web. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>www.dhglegal.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="454CCD4D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E6CE967" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
@@ -11248,51 +11413,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 223-807</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="658BB281" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.adizdarevicbulja@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3B4BF58D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11404,51 +11569,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 107-409</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AE57796" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adnadobojlic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="40298E82" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="28027D3C" w14:textId="77777777">
         <w:tc>
@@ -11558,51 +11723,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>065 957 109</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0313C1E7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.goran.dragovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1A08E930" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="028B27C2" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -11730,51 +11895,51 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C68C2E0" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adelamd@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="55CCE2CD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62E699CC" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -11856,73 +12021,73 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F7D2828" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 102-099, tel/fax 033 423-053 i e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senaerna@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="39AAA97D" w14:textId="77777777" w:rsidR="00E46CFD" w:rsidRPr="00E46CFD" w:rsidRDefault="00E46CFD" w:rsidP="00E46CFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r w:rsidRPr="00E46CFD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>senad.dupovac.59@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3F7A66F7" w14:textId="77777777" w:rsidR="00E46CFD" w:rsidRDefault="00E46CFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -12050,51 +12215,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>061/723-177</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6190AF1D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ifticdzaferovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="069AD770" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="25F0DD61" w14:textId="77777777">
         <w:tc>
@@ -12205,51 +12370,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 227-355 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50A5C053" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>enesdzafic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="144F727A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01D00F8A" w14:textId="77777777" w:rsidR="00BA60F2" w:rsidRDefault="00BA60F2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -12409,167 +12574,167 @@
                 <w:b/>
               </w:rPr>
               <w:t>fax 033 262-787</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="331A067D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId87" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:br/>
               </w:r>
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>advokat.dzandzanovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0877A74C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>advokat.dzandzanovic1@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>www. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>dzandzanovic.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7159B42F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>www.advokat.prof.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="19625FA8" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1B0CA306" w14:textId="77777777">
@@ -12682,51 +12847,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 744-845</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32F53A14" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>admir.djulic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="04C1D4C8" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="2F9DE8A7" w14:textId="77777777">
         <w:tc>
@@ -12838,51 +13003,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 519 661, Tel.  033 849 903</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14A83FDB" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ahmet.efendic@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="15A6808A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="5444520C" w14:textId="77777777">
         <w:tc>
@@ -12993,51 +13158,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>063 024-123</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DC8F3A1" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.eminovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="51375F00" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="36DC4CC1" w14:textId="77777777">
         <w:tc>
@@ -13148,51 +13313,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 653-330 i 061 866-066</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C702986" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ahmed_fejzic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="45F5B300" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DE0DF1D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
@@ -13463,51 +13628,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 540-156</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02EA0189" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>ademfestic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="66499AF1" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -13774,72 +13939,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 250-627</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="085789EA" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>filipovic_mirza@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="21527CD3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>zakfilipovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="748B6192" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6EF620CB" w14:textId="77777777">
         <w:tc>
@@ -13956,105 +14121,105 @@
           </w:p>
           <w:p w14:paraId="77566480" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>denisagacanin@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="485A87CC" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>info@advokat-denisa.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="54187C58" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>www.advokat-denisa.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4A6710A3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="2B9D400F" w14:textId="77777777">
@@ -14332,51 +14497,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 208-122</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C100F3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mgalijatovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7F4E5379" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
@@ -14497,113 +14662,113 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 229 475, 033 207 205</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16F1166A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>info@advokatbih.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="39F59961" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>bekir@advokatbih.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1E09F2E9" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EB891DC" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>web</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId104" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>www.advokatbih.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="09C08E20" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -14715,51 +14880,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 274-622</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="558AB8F4" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>emirgazic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="45E639A3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="72E36FA2" w14:textId="77777777">
         <w:tc>
@@ -14873,51 +15038,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>066 425-635</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67A9E407" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>suncica.glamoclija@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7B9DE191" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="56B1B03E" w14:textId="77777777">
         <w:tc>
@@ -15027,80 +15192,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 209-961, 061 151-011</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FE5942B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>fuad.golic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="35721681" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokat-golic.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="74D62761" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="3B9B74E1" w14:textId="77777777">
         <w:tc>
@@ -15211,51 +15376,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel./fax 033 222-050, 033 663-291 I              061 198-988</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03000603" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>amragurda@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="32F351F2" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="0651A064" w14:textId="77777777">
         <w:tc>
@@ -15365,51 +15530,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 213-433, 061 344-442</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74AFFB26" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>amir.hadzic@mail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1E42DE29" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="4EB4CE41" w14:textId="77777777">
         <w:tc>
@@ -15526,51 +15691,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 102-912 i tel/fax 033 533-219</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78885E7A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mirzahadzic60@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="229D55A6" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08EB875E" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -15691,51 +15856,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 190-097</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21B61616" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.hadziomeragic.dzemo@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6179FEBD" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6E83AF74" w14:textId="77777777">
         <w:tc>
@@ -15846,51 +16011,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 800-077, fax 033 652-606</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A670B97" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>kenanhadzimuhovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6E347BF1" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="03E4AE37" w14:textId="77777777">
         <w:tc>
@@ -16006,51 +16171,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 567 613</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13085F78" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>vedran.hadzimustafic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="43433212" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="21EE7778" w14:textId="77777777">
@@ -16162,51 +16327,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 384 785</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="316B8C01" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nermina@adv.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="05E6D6E3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03CE71C0" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -16320,51 +16485,51 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 236-843 i 061 199-341</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="307E3401" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>e-mail.adv.dzema@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="749DCF5F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65295483" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -16504,51 +16669,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 032 072</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15E2C988" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.lelahasanbegovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="385A2BF1" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="30A5008A" w14:textId="77777777">
@@ -16677,51 +16842,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax: 033 246-336</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21576406" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>edo.h@poslovnost.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="5C3CD3D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4512771D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -16816,51 +16981,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 758-998, tel/fax033  213-433</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3084232F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dijanahasic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6DBBE493" w14:textId="7A0BB9B9" w:rsidR="00BA60F2" w:rsidRPr="004C0E3B" w:rsidRDefault="00BA60F2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -16973,51 +17138,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 537-008</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E68C09A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advhasic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="03B19D3B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FE98646" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
@@ -17139,78 +17304,78 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 399-896, fax 033 258-861</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="451C2DE3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>info@advokat-katica.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="65194683" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokat-katica.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="15B302C2" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="359EFF54" w14:textId="77777777">
         <w:tc>
@@ -17320,51 +17485,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 048 908</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1783C811" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatherceglic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="5FEF8883" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FB61A79" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -17463,51 +17628,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>063 284-293 I 062 127-183</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C53A50B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.bahrudin.herenda@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00201126" w14:paraId="0CE2C69C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F731146" w14:textId="77777777" w:rsidR="00201126" w:rsidRDefault="00201126">
             <w:pPr>
@@ -17606,51 +17771,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 188 516</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3302C442" w14:textId="77777777" w:rsidR="003D413E" w:rsidRDefault="003D413E" w:rsidP="003D413E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r w:rsidRPr="006575D1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>hajrudin.hidovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1631BB15" w14:textId="77777777" w:rsidR="00201126" w:rsidRDefault="00201126">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6458DB23" w14:textId="77777777">
         <w:tc>
@@ -17761,51 +17926,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 702-865</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74A67938" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatdinohodzic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="31855D4B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="5DF6B257" w14:textId="77777777">
         <w:tc>
@@ -17928,288 +18093,288 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 198 718, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="433413FB" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 638-918 fax 033 761 151</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FEF64B1" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
-            <w:pPr>
-[...159 lines deleted...]
-          <w:p w14:paraId="0809DC35" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokathomarac@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7D5199F1" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B421DD" w14:paraId="281B5D47" w14:textId="77777777">
+      <w:tr w:rsidR="00B421DD" w14:paraId="3E8BB7B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11131F54" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
+          <w:p w14:paraId="5C249DDA" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="03C8A3C4" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Homarac Dženita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="433F5B70" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ibrahima Ljubovića 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70A3AB3B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>061 238-830</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51ECE494" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>fax 033 761 151</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0809DC35" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r w:rsidR="00B421DD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>advokathomarac@hotmail.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7D5199F1" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B421DD" w14:paraId="281B5D47" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11131F54" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="25A59011" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Hota Hajro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -18259,51 +18424,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 161-754</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D2244E1" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>hajro.hota@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="76B91A44" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36319B30" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -18443,51 +18608,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 218-235</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05F98F83" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sabinahotacatovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="520342E5" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="622A2EC5" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
@@ -18638,51 +18803,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 136-505</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70BF802C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.hota@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00652D30" w14:paraId="7B66FD59" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66AF7F66" w14:textId="77777777" w:rsidR="00652D30" w:rsidRDefault="00652D30">
             <w:pPr>
@@ -18785,74 +18950,74 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 579 329</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1209BA51" w14:textId="77777777" w:rsidR="00652D30" w:rsidRPr="00652D30" w:rsidRDefault="00652D30" w:rsidP="00652D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652D30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r w:rsidRPr="00652D30">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>lejlahrvacic@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1A3D7BF0" w14:textId="77777777" w:rsidR="00652D30" w:rsidRPr="00652D30" w:rsidRDefault="00652D30" w:rsidP="00652D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r w:rsidRPr="00652D30">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokatlejlahrvacic@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="066C14CF" w14:textId="77777777" w:rsidR="00652D30" w:rsidRDefault="00652D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="4855C92D" w14:textId="77777777">
@@ -18963,51 +19128,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 927 193</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74AA679C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.hujdurovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="0310C5E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E13A6C8" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -19106,51 +19271,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 267-862, 033 201-821</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="210481FD" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokathujdurovic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="44FB985B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1AE1" w14:paraId="4E5AB924" w14:textId="77777777">
         <w:tc>
@@ -19260,51 +19425,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 183 440</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A886A17" w14:textId="7A8F71A6" w:rsidR="005C1AE1" w:rsidRDefault="005C1AE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatmustafahujdurovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1F269976" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35852FDF" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -19427,51 +19592,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 473 340, tel/fax 033 203-854</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CEA9A1A" w14:textId="33E40F9E" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat@zikretaibrahimovic.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="70D971D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26D9F852" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
@@ -19568,51 +19733,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 211-896, 061 153-933</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28708AD4" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>armin.ibrahimpasic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="09CBF743" w14:textId="2EE0DFBA" w:rsidR="00BA60F2" w:rsidRDefault="00BA60F2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="55C13CB1" w14:textId="77777777">
         <w:tc>
@@ -19742,51 +19907,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax 033 921-199</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D4406B0" w14:textId="4E2C663D" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.ibrahimpasic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="119050A4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71423953" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -19904,51 +20069,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax 033 208-824</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4167E246" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>lawfirm@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="496061AF" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="5197787B" w14:textId="77777777">
         <w:tc>
@@ -20082,51 +20247,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>fax 033 208-824</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5491430F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>ibrisimovicmak@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="63C682DE" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="00E3CF32" w14:textId="77777777">
@@ -20262,51 +20427,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel 033 208 824 Fax 033 208 824</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12DB449C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>zlatko.ibrisimovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="149C1202" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E905F52" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -20416,51 +20581,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>061/545-340</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24AE02AA" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>jasminaiftic@yahoo.de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="42A8F180" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="664588C0" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -20581,51 +20746,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 555-290</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="568A33CB" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dinoimamovic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0EF1CB77" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="06CBA063" w14:textId="77777777">
         <w:tc>
@@ -20737,51 +20902,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 316 769</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39FF00BA" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>merima.imamovic@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="7BEB06DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CD4AE03" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -20880,72 +21045,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>063 999-905, tel. 033 870-373</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D126C75" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dr.elmir.jahic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="46D7BFE9" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.ejahic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5DEA2DC7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6BE8F3A0" w14:textId="77777777">
         <w:tc>
@@ -21055,51 +21220,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>066 003 090, tel/fax 033 648 396</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54BF1CF7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>jancik.au@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42C71E7A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -21224,51 +21389,51 @@
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>062 387 204</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D86C256" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:lang w:val="bs-Latn-BA"/>
                 </w:rPr>
                 <w:t>aida_junuzovic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="15DA4DB6" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -21393,51 +21558,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2A937839" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>advokat.asim.jusic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="39F1F074" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7054C43E" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:numPr>
@@ -21535,51 +21700,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 618 881</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32548600" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>office@advokat-jusic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6FA577CD" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="34D981E8" w14:textId="77777777">
         <w:tc>
@@ -21685,51 +21850,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax033  636-073 i 061 138-069</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B65B31" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat_jajagic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="26946256" w14:textId="77777777" w:rsidR="004D6EC6" w:rsidRDefault="004D6EC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32D51D80" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -21853,51 +22018,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 809-385, tel fax 033 219-405</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F5B8FD2" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatura@live.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="66A949EC" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B5070" w14:paraId="6B8144EB" w14:textId="77777777">
         <w:trPr>
@@ -22014,51 +22179,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061/557-792</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F55EFCE" w14:textId="1CAE2895" w:rsidR="005B5070" w:rsidRDefault="005B5070" w:rsidP="005B5070">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r w:rsidR="00C10194" w:rsidRPr="00DD05CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>hamza.kadric@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1977E721" w14:textId="77777777" w:rsidR="00C10194" w:rsidRDefault="00C10194" w:rsidP="005B5070">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7594E0CE" w14:textId="2A484AE7" w:rsidR="00C10194" w:rsidRDefault="00C10194" w:rsidP="005B5070">
             <w:pPr>
@@ -22182,51 +22347,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 638-918, 061 199-566 I</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35DD823A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>kadics@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0DD9BB79" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74F9C09C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
@@ -22348,51 +22513,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 215-121 i  061 142-901</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AFAF695" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.sulejmankadic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="05A9CDA9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1906EEB3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -22498,51 +22663,51 @@
           </w:p>
           <w:p w14:paraId="3A590F39" w14:textId="0D49C153" w:rsidR="00B421DD" w:rsidRDefault="00BA60F2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r w:rsidRPr="00BA60F2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokatvahidink@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="384DFD0B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E43789A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
@@ -22649,51 +22814,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 206 497</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E50D1F8" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>almakadric@ymail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4D93C088" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="48D670BA" w14:textId="77777777">
         <w:tc>
@@ -22808,51 +22973,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>064 425 4482</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F781815" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>drustvoadvokatsko@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4D40C51B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="414EC619" w14:textId="77777777">
@@ -22963,51 +23128,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>060 32 32 446</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E4F0F13" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.kahriman@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7A023240" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="72AFA2C3" w14:textId="77777777">
         <w:tc>
@@ -23136,51 +23301,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 148-333 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1262F90F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ekaknjasevic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="79F9794E" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="633A1A3A" w14:textId="77777777">
         <w:tc>
@@ -23301,91 +23466,91 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12726428" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>hajrudin.kapetanovic@advokati-sk.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="49790050" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="420DD63A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokati-sk.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="27E04EC1" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D51948" w14:paraId="1E9F3F2F" w14:textId="77777777">
         <w:tc>
@@ -23499,117 +23664,117 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 741 364</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30E642F3" w14:textId="77777777" w:rsidR="00D42F4C" w:rsidRPr="00D42F4C" w:rsidRDefault="00D42F4C" w:rsidP="00D42F4C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r w:rsidRPr="00D42F4C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.kapidzic.nedim@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0CA32265" w14:textId="77777777" w:rsidR="00D42F4C" w:rsidRPr="00D42F4C" w:rsidRDefault="00D42F4C" w:rsidP="00D42F4C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r w:rsidRPr="00D42F4C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>nedim.kapidzic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="696B466B" w14:textId="77777777" w:rsidR="00D42F4C" w:rsidRPr="00D42F4C" w:rsidRDefault="00D42F4C" w:rsidP="00D42F4C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53796CE2" w14:textId="77777777" w:rsidR="00D42F4C" w:rsidRPr="00D42F4C" w:rsidRDefault="00D42F4C" w:rsidP="00D42F4C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">web </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r w:rsidRPr="00D42F4C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>www.advokatkapidzic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="04ADE7B8" w14:textId="268AC4AE" w:rsidR="00D51948" w:rsidRPr="00D42F4C" w:rsidRDefault="00D51948" w:rsidP="00D51948">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -23846,51 +24011,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 818-819 i fax 033 232-312</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AB339E8" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>kemokapur@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="58C15E95" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="0CD0878E" w14:textId="77777777">
         <w:tc>
@@ -24017,51 +24182,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax033  660 – 656</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D50E92F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.karacic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="140E89FE" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="33B5F2B3" w14:textId="77777777">
         <w:tc>
@@ -24567,78 +24732,78 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 225-606</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D3B24B9" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>info@advokat-katica.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="29F72E22" w14:textId="258D507D" w:rsidR="00B421DD" w:rsidRPr="004D6EC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokat-katica.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6CD1E1A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A88C8C0" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -24753,105 +24918,105 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72B50919" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.almakatovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="262AEC29" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.almakatovic@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7AAD7E44" w14:textId="39559DAF" w:rsidR="00B421DD" w:rsidRPr="004D6EC6" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId173" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>advokatskakancelarija.katovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="2C723357" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -24953,51 +25118,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel. 033 222-750, 061221-105</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F7A9350" w14:textId="618A3769" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ninakisic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="47E1ADC4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34284AD3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -25096,51 +25261,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 225-108 tel/fax033  208-669 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42440E34" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>vesna.kljuco@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="72B759C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37D41FFB" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -25239,51 +25404,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 497-070</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2775F150" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.koco@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="7DE64C85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EFC580C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -25395,51 +25560,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel 033 222-277</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10288796" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nusret.kolasinac@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1DC5ABEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07129204" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -25538,51 +25703,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 903-782, fax 033 222-777</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01791921" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-m,ail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>vedad.kolasinac@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="24F3B0E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="436191FE" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -25681,51 +25846,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 131 504, 033 207 205</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A219165" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>damir@advokatbih.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="64D39B24" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="30DC5C54" w14:textId="77777777">
         <w:tc>
@@ -25835,51 +26000,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 214-010 i tel/fax033  639-154</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2254F8E0" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatkolic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1479F888" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10CEC9C7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -25980,51 +26145,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 717 417</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68EE2E7A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.kopic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="07432318" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="719D1E4A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -26127,51 +26292,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 529 461</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A19B50A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>adv.emirkosovac@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="7D2A3E5B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35A5F6C2" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
@@ -26275,51 +26440,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>062 106 440, 033 209 853</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B1A6144" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>mirna_kovac@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5E123FE6" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -26431,51 +26596,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel 033 666-900,fax 033 209-853 i 061 211-478</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DFBB545" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>kovac.mirza@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="56F869BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B9CBE5F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -26592,51 +26757,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 172 570</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26AD0729" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatavdok@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="57FE77BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12FD5A32" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -26765,51 +26930,51 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75AF0FCF" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.dragankramar@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="64153EBA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5843FA67" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -26908,51 +27073,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>063 892-303, fax 033 445-869</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="330864F1" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senad.kreho@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="5969CAE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E1442DC" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -27051,51 +27216,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 212-230</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE60564" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advkreso@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1EE93D20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A9A109B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -27218,51 +27383,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="31F85532" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>adikrdzalic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="531ED4EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74DAC5EB" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:numPr>
@@ -27541,51 +27706,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">062 507-087 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77574053" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.kurtovic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="694BBA3E" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="330A9FE4" w14:textId="77777777">
         <w:tc>
@@ -27695,51 +27860,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 374 735</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55E1886D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>azer.kusmic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="483BA3E0" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="561F9F8C" w14:textId="77777777">
         <w:tc>
@@ -27849,51 +28014,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 201 776, tel. 033 215 121</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="022B671E" w14:textId="248F06FC" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>muamera.lagumdzija@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="0F81A056" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="163899CD" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -27992,51 +28157,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 214 819</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BE37162" w14:textId="1E0BC52B" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senadlagumdzija7@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6263EB05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AF0ADB9" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -28133,54 +28298,53 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 204-611 i 061 150-553</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C88424B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>izet.lalicic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6D0805A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E3C0C5D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -28280,51 +28444,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 349-925</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="789329E6" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>aldin.lejlic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="40BB5065" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D61F5C" w14:paraId="1F021CFF" w14:textId="77777777">
         <w:tc>
@@ -28435,51 +28599,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 238 520</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C146F90" w14:textId="753A270E" w:rsidR="00D61F5C" w:rsidRPr="001153F7" w:rsidRDefault="00D61F5C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r w:rsidR="001153F7" w:rsidRPr="001153F7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>a</w:t>
               </w:r>
               <w:r w:rsidR="001153F7" w:rsidRPr="001153F7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>ndrej.lipa@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6CCD6755" w14:textId="77A8DD40" w:rsidR="00D61F5C" w:rsidRDefault="00D61F5C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
@@ -28613,51 +28777,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax033 838-331, 063 911-988</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="454C03ED" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>anjaloga@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="103F620F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="2F144677" w14:textId="77777777">
         <w:tc>
@@ -28785,51 +28949,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 377-305 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D25C36" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>aganzlat@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="49286E17" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="48848A20" w14:textId="77777777">
         <w:tc>
@@ -28939,51 +29103,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 557 397</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="227ADAF7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>kenanmamic.bp@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5E2EE7EE" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1E91E432" w14:textId="77777777">
         <w:tc>
@@ -29095,51 +29259,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>063 830-710</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="340B1BCC" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatmasovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="29362E10" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="27F659E5" w14:textId="77777777">
         <w:tc>
@@ -29249,51 +29413,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 019-514, tel/fax 033 210-228</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54521F69" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.medosevic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6D8BD1A3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="721EE2DE" w14:textId="77777777">
         <w:tc>
@@ -29403,51 +29567,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 652 606; 061 823-614</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BC269B7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.mehic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1C5E8B9E" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="7E9C9A09" w14:textId="77777777">
         <w:tc>
@@ -29559,51 +29723,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax  033 213-433, 061 135-002</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="112CCC0C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>uzus@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="4FCCF006" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58CE3584" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -29702,51 +29866,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 366-376</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15457C84" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.ajlamedagic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="25C69EF5" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="302A0821" w14:textId="77777777">
         <w:tc>
@@ -29880,51 +30044,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1F663C75" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mersija.mesanovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="4B8D1D62" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AC1ED9A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -30023,72 +30187,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 143-122, tel/fax 033 201-692   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DAB5B15" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mesicnusret@icloud.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="61D22997" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mesic.n@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="56927486" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -30205,51 +30369,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>033 863 909, 062 561 554</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="226E7F5A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatmiric@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="126E5BC9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35DC5DE8" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -30349,51 +30513,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 259-873 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AC92A2C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mirojevicsenada@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5263BDF0" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="577A85DD" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
@@ -30521,51 +30685,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
               <w:t>061/090-004 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E6247BB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId210" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>amar.mocevic@moceviclaw.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2A603B56" w14:textId="77777777" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -30679,51 +30843,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 217-765 i tel/fax 033 667-894</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AB51041" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nedim.muhic@yahoo.co.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2F3D47FC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="3CE740A5" w14:textId="77777777">
         <w:tc>
@@ -30787,124 +30951,135 @@
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EB4196D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:t>Džemala Bijedića 137A, lamela B, sprat I, stan 36</w:t>
+              <w:t xml:space="preserve">Džemala Bijedića 137A, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>lamela B, sprat I, stan 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E4026B1" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>033 652 606</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E1921B3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>061 529 454</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="552EC238" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:lang w:val="bs-Latn-BA"/>
                 </w:rPr>
                 <w:t>advokat.mujan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7DDDB149" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -31022,54 +31197,53 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 226-257, tel/fax 033 223-253</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1257D55E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>amila.mujcinovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="00C03505" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18012CE5" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -31186,51 +31360,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax 033 222-888</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="510ADBB7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">i e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nmulalic@aim.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="289BEC2D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="0BA5ED12" w14:textId="77777777">
         <w:tc>
@@ -31340,51 +31514,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 655-420 i 061 200-437</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77C89580" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mulicaida@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="651C5997" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4B46A61A" w14:textId="77777777">
         <w:tc>
@@ -31477,77 +31651,91 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7ED02588" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 248 659</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="123CD203" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+          <w:p w14:paraId="4AC770A5" w14:textId="77777777" w:rsidR="003B1622" w:rsidRDefault="00705EE1" w:rsidP="003B1622">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId216" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="003B1622" w:rsidRPr="000D064F">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>a.muminovic@hotmail.com</w:t>
+                <w:t>muminovicad@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="123CD203" w14:textId="6039511E" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="42517D74" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="5C6916D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -31778,51 +31966,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>062 177-510, 033 465-686</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="544AA0B2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>lejlatutundzic.sa@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4E03ACDF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6F395A01" w14:textId="77777777">
@@ -31951,51 +32139,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel. 033 843-241, fax033  843-390</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4394BE31" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.muratovic@mhb.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3C512642" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10357E42" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
@@ -32132,51 +32320,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42F871DA" w14:textId="081EDE35" w:rsidR="000015D9" w:rsidRDefault="000015D9" w:rsidP="000015D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000015D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r w:rsidRPr="000015D9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>ines.osmanovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="7EAA9188" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="063EC2C4" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
@@ -32293,51 +32481,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>062 344-001</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C90A3B2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>attorney.mustafic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="03E4E179" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -32453,51 +32641,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>062 967 199</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B57D10F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>musicsonja@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="62FBEC10" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -32610,73 +32798,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 667-238, i 061 701-338</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0331C982" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ahmac@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="280C43F7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat-sarajevo@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="799815FF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="7663AD03" w14:textId="77777777">
         <w:tc>
@@ -32788,51 +32976,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 723-844 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11E4176F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatnakicalen@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1EA13899" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68F150AC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -32942,100 +33130,100 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D724006" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatsanelneziric@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="130EDFF4" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nezirica@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3CB248D7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokat-neziric.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E654D" w14:paraId="64F9E3B1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F4890FA" w14:textId="77777777" w:rsidR="008E654D" w:rsidRDefault="008E654D" w:rsidP="00705EE1">
             <w:pPr>
@@ -33134,51 +33322,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 142 218</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DB754E1" w14:textId="77777777" w:rsidR="008E654D" w:rsidRDefault="008E654D" w:rsidP="008E654D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.igor.nikolic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="38F3330A" w14:textId="77777777" w:rsidR="008E654D" w:rsidRDefault="008E654D" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="11F173A5" w14:textId="77777777">
         <w:tc>
@@ -33290,51 +33478,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 564-582 i</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C779DBA" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adnan.novo@lol.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="73EACE18" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB035D" w14:paraId="4802E437" w14:textId="77777777">
         <w:tc>
@@ -33444,51 +33632,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 908 398</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EF3128F" w14:textId="77777777" w:rsidR="00DB035D" w:rsidRDefault="00DB035D" w:rsidP="00DB035D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r w:rsidRPr="006575D1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.omeragic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="38199200" w14:textId="77777777" w:rsidR="00DB035D" w:rsidRDefault="00DB035D" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="28A8CCFC" w14:textId="77777777">
         <w:tc>
@@ -33603,51 +33791,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>060 3408854</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F8C5EC1" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId231" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>contact@omeroviclaw.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="52B5EF43" w14:textId="77777777" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -33754,54 +33942,53 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 206-501 i 061 147-406</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="037AD0A8" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokk@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="081FF6CE" w14:textId="6FA657C3" w:rsidR="00556372" w:rsidRPr="003F4293" w:rsidRDefault="00556372" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -33931,51 +34118,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 891-429</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CE3EFC6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>alija_oruc@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4511904A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BD38825" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -34074,51 +34261,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 410 974</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="120E2E44" w14:textId="33AF85A2" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>alminaoruc@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="65076CC1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DD93974" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -34253,79 +34440,79 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22274539" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dzenita.osmanovic@anp.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="57975E3F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.anp.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6155FAFE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EAB7A4C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -34425,51 +34612,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 864-836</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F67B2E4" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>edinaot@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4846DB40" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="0D8630A4" w14:textId="77777777">
         <w:tc>
@@ -34588,51 +34775,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mai: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBBAFFD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>pandurevicmiodrag.3r3a@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2A5B5986" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="113A41F5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
@@ -34741,51 +34928,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 523 792</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F40BE6D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.pandzic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="01D6319F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4F927A05" w14:textId="77777777">
         <w:tc>
@@ -34909,51 +35096,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 123 655</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CAFAC89" w14:textId="3E9BB10F" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r w:rsidRPr="007A619A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dzejnapg@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2F6BA47F" w14:textId="14EC9DDD" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009345FE" w14:paraId="33104A94" w14:textId="77777777">
         <w:tc>
@@ -35067,74 +35254,74 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 226-690</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="493D4E2C" w14:textId="77777777" w:rsidR="009345FE" w:rsidRDefault="009345FE" w:rsidP="009345FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.enisapazalja@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4FECC37A" w14:textId="77777777" w:rsidR="009345FE" w:rsidRDefault="009345FE" w:rsidP="009345FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>enisa@pazalja.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="16E039A6" w14:textId="77777777" w:rsidR="009345FE" w:rsidRDefault="009345FE" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="43EC7484" w14:textId="77777777">
@@ -35280,51 +35467,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B3BE5D1" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="hr-HR" w:eastAsia="bs-Latn-BA"/>
                 </w:rPr>
                 <w:t>advokatiaim@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="23CD485A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -35425,51 +35612,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 668-655, 061 135-620</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B269FCD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senadpecanin@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="65840145" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="155D661C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -35707,51 +35894,51 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 209-805, 063 387-298</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E62DE68" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.pelak@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="71FB079B" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF71C5" w14:paraId="674AC5AE" w14:textId="77777777">
         <w:tc>
@@ -35861,51 +36048,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>033 873 731, 060 3235477</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52ABD864" w14:textId="77777777" w:rsidR="00FF71C5" w:rsidRDefault="00FF71C5" w:rsidP="00FF71C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r w:rsidRPr="004B60FF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>iperic321@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5051A599" w14:textId="77777777" w:rsidR="00FF71C5" w:rsidRDefault="00FF71C5" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="69A7F6CF" w14:textId="77777777">
         <w:tc>
@@ -36159,51 +36346,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 252-925</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0187231C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senad@advokatpizovic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="34BA2E67" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="079179F9" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -36302,51 +36489,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 229-219, tel/fax033  653-710</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="701AEBCE" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sanel.podrug@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="53D530B3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="23BA6763" w14:textId="77777777">
         <w:tc>
@@ -36456,51 +36643,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 548 482</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0538DEB7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dunjaporopat@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="71C4BE03" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="688AB4CE" w14:textId="77777777">
         <w:tc>
@@ -36611,51 +36798,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Tel 033 430-129, 061 221-309 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4692DCCC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senijaporopat@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0B2D6BBC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="580C16E0" w14:textId="77777777">
         <w:tc>
@@ -36761,51 +36948,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 232-263 i 061 268-948</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4382D4F8" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mpotogija@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0F76B50B" w14:textId="30A8E95F" w:rsidR="003A74A1" w:rsidRPr="002D5968" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="337CE6A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -36911,51 +37098,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 232-263 i 061 221-590</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6812C783" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>tarikpotogija@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="103C8B68" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59A94405" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -37057,51 +37244,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 272 671</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1220D29D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>poturovic.jasmin@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="291A8DDE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B82F141" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
@@ -37242,74 +37429,74 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, fax 033/973-046</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F3850A3" w14:textId="77777777" w:rsidR="00614737" w:rsidRDefault="00614737" w:rsidP="00614737">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>info@advokatprses.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1E7A4FDD" w14:textId="77777777" w:rsidR="00614737" w:rsidRDefault="00614737" w:rsidP="00614737">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>elmir.prses@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0E74923B" w14:textId="0776B8BB" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="2EEA6397" w14:textId="77777777">
@@ -37438,51 +37625,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 211 549</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02D9829E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.jasminapujagic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6D74A4FD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="7D1458D7" w14:textId="77777777">
         <w:tc>
@@ -37592,51 +37779,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 200-216, tel/fax033  222-532 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47CF76FB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>taiba.purisevic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="185DB6E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10A13242" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -37753,51 +37940,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>tel. 033 878-400, fax 033 878-401</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67C55513" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mersiha@advokatpizovic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1B2128BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AEF9AE0" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -37896,51 +38083,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 460-809, Tel. 033  202-196, fax. 033 213-990 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CCABBE2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>jesenka78@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0896C571" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="519D0B06" w14:textId="77777777">
         <w:tc>
@@ -38068,79 +38255,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax 033 213-990</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6965AA2F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>edina.residovic@lawoffice-sa.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7C3ECBA0" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.lawoffice-sa.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1016B150" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="48CB1173" w14:textId="77777777">
         <w:tc>
@@ -38250,51 +38437,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 237-428</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E9BF0CA" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nenorizvan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4F714E06" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6B2B3260" w14:textId="77777777">
         <w:tc>
@@ -38404,51 +38591,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 55 22 61</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61931257" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>haris.rizvanovic.hr@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="62337563" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="54DB09F7" w14:textId="77777777">
         <w:tc>
@@ -38558,51 +38745,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 138 243</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2829A2D9" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.rovcanin@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6059172D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="557C708A" w14:textId="77777777">
         <w:tc>
@@ -38712,51 +38899,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 352-288</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18FF15C4" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>maja.sadovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0CF2B0FC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="7A029455" w14:textId="77777777">
         <w:tc>
@@ -38867,51 +39054,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 843-147, 061 132 212</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5401CE8C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.sakaselma@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="645DB556" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="48E9430D" w14:textId="77777777">
         <w:tc>
@@ -39032,79 +39219,79 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B1F2D8A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>avdo.salihbegovic@advokati-sk.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="632621BD" w14:textId="0D311413" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokati-sk.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="3E740A6A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -39190,51 +39377,51 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CE87F9A" w14:textId="776EEAD0" w:rsidR="00705EE1" w:rsidRPr="00EC3091" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Tel/fax 033 203-678, 061 722-508 i e-mail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatsallerosenk@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="19552ED3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -39337,51 +39524,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>060 316 3104</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52CCE40A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.jasminasaltaga@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="22303F52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -39483,51 +39670,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 904 556</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0551083C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>damir@akss.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="10B59C0C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="72566FF7" w14:textId="77777777">
         <w:tc>
@@ -39637,51 +39824,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 544-842</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D75A5CD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.aidasarajcic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7566584D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6B64F124" w14:textId="77777777">
         <w:tc>
@@ -39812,51 +39999,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 143-630 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21198736" w14:textId="27C7534D" w:rsidR="00705EE1" w:rsidRPr="0013266C" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>advokat.almir@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="3CD2C6E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A83D9B5" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:numPr>
@@ -39973,51 +40160,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 139-507</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07FE1F97" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>slejla@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3B0EAB6A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1BD669F6" w14:textId="77777777">
         <w:tc>
@@ -40146,51 +40333,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax 668-140</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EBED9D9" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>silermin@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4AB81A92" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13E03824" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -40307,51 +40494,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 008 171</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48E770B3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>amar.sipovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="71DB5885" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="55E40D48" w14:textId="77777777">
         <w:tc>
@@ -40498,51 +40685,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 789-304</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="445E8B51" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: mirsad.sipovic@gmail.com </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.sipovic.mirsad@live.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7A136A5B" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="60D3008C" w14:textId="77777777">
         <w:tc>
@@ -40654,74 +40841,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 091 391</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21BAB9C6" w14:textId="77777777" w:rsidR="000C78F6" w:rsidRPr="000C78F6" w:rsidRDefault="00705EE1" w:rsidP="000C78F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r w:rsidR="000C78F6" w:rsidRPr="000C78F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.eminovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1375A019" w14:textId="77777777" w:rsidR="000C78F6" w:rsidRPr="000C78F6" w:rsidRDefault="000C78F6" w:rsidP="000C78F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r w:rsidRPr="000C78F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>mirelalejla@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4A49BD36" w14:textId="228B9748" w:rsidR="00705EE1" w:rsidRPr="000C78F6" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09EC972A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
@@ -40856,51 +41043,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 553-107</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ED13B63" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>skopljak.mustafa@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="5857B5F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="605B12E3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -40999,51 +41186,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 061 310-575, tel/fax033  237-656</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5243B380" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sdzenana@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0A4A1D6E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="46C805E7" w14:textId="77777777">
         <w:tc>
@@ -41153,51 +41340,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 619-625, tel. 033 624-892</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F554EF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>enver.smajkan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1B56EA94" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="029747C9" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -41296,51 +41483,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 218-372, 061 745-515</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72A41217" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>n.smajovic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1A5BA088" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7071EABB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -41439,51 +41626,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 474 675</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09DDBB00" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>darko@akks.ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="72009769" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -41589,51 +41776,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 315 923, fax 033 842 092</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E0C2C63" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.suljagic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="540F8225" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="18630406" w14:textId="77777777">
         <w:tc>
@@ -41743,72 +41930,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 819 701, tel/fax033  263 925 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="393329B0" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nejra.suljic@curtlaw.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7AD31D93" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nejra.s86@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="10228C0A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="10AA1616" w14:textId="77777777">
         <w:tc>
@@ -41914,51 +42101,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 109 167 i tel/fax 033 211-447</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3612D3C6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>edosaban@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0B532B20" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="209EA1FD" w14:textId="77777777">
         <w:tc>
@@ -42064,51 +42251,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 795-449 i tel 033 616-509</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45A6C20B" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sapcanin_amir@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0A1D0469" w14:textId="77777777" w:rsidR="00820108" w:rsidRDefault="00820108" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="296EF44B" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
@@ -42242,51 +42429,51 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65B102EC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat_nedzlasehic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="52C9F5FE" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="08BCF006" w14:textId="77777777">
         <w:tc>
@@ -42387,254 +42574,254 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Fax/tel. 033 556-520 i 061 160-627</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4743A27A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...143 lines deleted...]
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatsehovic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995242" w14:paraId="3501291B" w14:textId="77777777">
+      <w:tr w:rsidR="00705EE1" w14:paraId="08D6163B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="789F9A7C" w14:textId="77777777" w:rsidR="00995242" w:rsidRDefault="00995242" w:rsidP="00705EE1">
+          <w:p w14:paraId="5350D784" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="5F68CBC7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Šehović Jasmina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="525E6F8D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>M. Tita 54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BEA6166" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Fax/tel. 033 556-520 i 061 356-697</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D545F3A" w14:textId="24D38100" w:rsidR="00705EE1" w:rsidRPr="0013266C" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>advokatsehovic@bih.net.ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995242" w14:paraId="3501291B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="789F9A7C" w14:textId="77777777" w:rsidR="00995242" w:rsidRDefault="00995242" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="1DF68946" w14:textId="70710F6E" w:rsidR="00995242" w:rsidRDefault="00995242" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tanović Asim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -42684,51 +42871,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 501 499</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47A708F7" w14:textId="77777777" w:rsidR="00995242" w:rsidRDefault="00995242" w:rsidP="00995242">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r w:rsidRPr="006575D1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.asim.tanovic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2871E8EA" w14:textId="77777777" w:rsidR="00995242" w:rsidRDefault="00995242" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="731632FB" w14:textId="77777777">
         <w:tc>
@@ -42838,51 +43025,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 777-944</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F72F454" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.tanovickenan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="38140525" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="69E6F058" w14:textId="77777777">
         <w:tc>
@@ -42994,51 +43181,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 230-300</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ABE3641" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>selma.tartic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6E345D29" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="21C9502D" w14:textId="77777777">
         <w:tc>
@@ -43150,51 +43337,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 603 605</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F9B6CB6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>taslamanilda@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="78A6604D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="56322DFE" w14:textId="77777777">
         <w:tc>
@@ -43304,51 +43491,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 955-605</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03C59C23" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokattemimss@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4F038C82" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="3AA2CAD0" w14:textId="77777777">
         <w:tc>
@@ -43459,81 +43646,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 211-951,061 211-555, 061 299-565</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="180926BB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> i e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv_temin_semso@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="321F9C51" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.zaktemin.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="01BC94BD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="085ADFF1" w14:textId="77777777">
         <w:tc>
@@ -43643,51 +43830,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 304-252 tel/fax 033 668-673</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="796953D0" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>zlatant@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="58C13D56" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="2FE803A2" w14:textId="77777777">
         <w:tc>
@@ -43801,51 +43988,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 443-135, tel/fax 033 203 624</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60FEF41E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>terzimehiclejla@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="22F898B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16AE07AC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
@@ -43941,51 +44128,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 219-405 061 865 974</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3675B4DA" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokattihic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="281AB0AD" w14:textId="77777777" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="267FB27F" w14:textId="77777777">
         <w:tc>
@@ -44228,51 +44415,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 131-517 i tel/fax 033 465-686</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="425B979C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokattutundzic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7F21801F" w14:textId="77777777" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="16DCDAC1" w14:textId="77777777">
         <w:tc>
@@ -44380,53 +44567,54 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 928 323</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="144BCB82" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>t</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ari</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>k.velic@gmail.com</w:t>
               </w:r>
@@ -44557,51 +44745,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>062 788 833</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="572089F2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.velicanin@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1658DBB6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -44709,51 +44897,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>067 11-66-999, tel/fax 033 614-747</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EB53B99" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>veselinovic@mail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4BD1E1C3" w14:textId="5831B7B0" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4CB97CC0" w14:textId="77777777">
         <w:tc>
@@ -44859,51 +45047,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 139-439Tel/fax 033 660-656</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="430F3CD0" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>vasvijavidovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="04F52C84" w14:textId="77777777" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="5B4A1776" w14:textId="77777777">
         <w:tc>
@@ -45027,97 +45215,97 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 491-497</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70515963" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>info@advokat-vila.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7BDF0F37" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nermin@advokat-vila.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3757B2AF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokat-vila.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="42128376" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4D9154B6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
@@ -45226,111 +45414,265 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 604-703</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36597BDD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dejan.vracic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="21F19FEF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705EE1" w14:paraId="3F74EA6A" w14:textId="77777777">
+      <w:tr w:rsidR="00991B29" w14:paraId="0FEF86C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B6BAF7E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+          <w:p w14:paraId="3FC8B0A8" w14:textId="77777777" w:rsidR="00991B29" w:rsidRDefault="00991B29" w:rsidP="00705EE1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="112DF72C" w14:textId="1CD393C8" w:rsidR="00991B29" w:rsidRDefault="00991B29" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Vrca Amir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B701A2B" w14:textId="11526833" w:rsidR="00991B29" w:rsidRDefault="00991B29" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Radićeva 6D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0099DAE5" w14:textId="77777777" w:rsidR="00991B29" w:rsidRDefault="00991B29" w:rsidP="00991B29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>061 051 756</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="296F31CC" w14:textId="77777777" w:rsidR="00991B29" w:rsidRDefault="00991B29" w:rsidP="00991B29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>ured@adokatvrca.ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="06A8AC88" w14:textId="77777777" w:rsidR="00991B29" w:rsidRDefault="00991B29" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705EE1" w14:paraId="3F74EA6A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B6BAF7E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="4D386BC2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vuković Bojan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -45380,51 +45722,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>tel/fax 033 204-493 061 227-345</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="000E4B8C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>bojan.vukovic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="764CAD3B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46B266FB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -45525,51 +45867,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 925 146</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B9BA883" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>andrea.coric@lgl.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4886CBFE" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="129996C2" w14:textId="77777777">
         <w:tc>
@@ -45679,51 +46021,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 749-516, fax 033 442-403</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="757A2178" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sead_zijadic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6962E935" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1A2DCA4B" w14:textId="77777777">
         <w:tc>
@@ -45840,51 +46182,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 217-745, 061 218-073 i</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A2936F2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>zlaticaz@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4316EE79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69B653C5" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -45990,51 +46332,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 219-889 i tel/fax 033 442-403</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31E20DE6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.selmanzijadic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="483C0EF7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="601218FE" w14:textId="77777777">
         <w:tc>
@@ -46161,51 +46503,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax033  258-881</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="104E6701" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>drazenzubak@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2AD2479D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="74322A32" w14:textId="77777777">
         <w:tc>
@@ -46322,51 +46664,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 142-946</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13FD36F6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>azulkic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6CEEC390" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66E2E87F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -46483,132 +46825,132 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>tel. 033 873 731, fax 033 873 732</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46B00E1E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r w:rsidRPr="00FA4C48">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>vanja.zdero@infinle-law.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="13277CE3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4389AE29" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13EB2740" w14:textId="359B07FD" w:rsidR="00B421DD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13EB2740" w14:textId="44D3379D" w:rsidR="00B421DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sarajevo, </w:t>
       </w:r>
-      <w:r w:rsidR="000E5689">
+      <w:r w:rsidR="00D95CAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>04</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C063FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="002C7857">
+      <w:r w:rsidR="00744E43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00C063FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
@@ -46746,58 +47088,58 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B421DD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="423A6543" w14:textId="77777777" w:rsidR="00FA6334" w:rsidRDefault="00FA6334">
+    <w:p w14:paraId="64587784" w14:textId="77777777" w:rsidR="000D031D" w:rsidRDefault="000D031D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5016F257" w14:textId="77777777" w:rsidR="00FA6334" w:rsidRDefault="00FA6334">
+    <w:p w14:paraId="3543EF7B" w14:textId="77777777" w:rsidR="000D031D" w:rsidRDefault="000D031D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -46820,58 +47162,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E4F5516" w14:textId="77777777" w:rsidR="00FA6334" w:rsidRDefault="00FA6334">
+    <w:p w14:paraId="273A0ED6" w14:textId="77777777" w:rsidR="000D031D" w:rsidRDefault="000D031D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A1DBE66" w14:textId="77777777" w:rsidR="00FA6334" w:rsidRDefault="00FA6334">
+    <w:p w14:paraId="3BCF4D04" w14:textId="77777777" w:rsidR="000D031D" w:rsidRDefault="000D031D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B167A93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B167A93"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -47066,50 +47408,51 @@
     <w:rsid w:val="0006250B"/>
     <w:rsid w:val="00063985"/>
     <w:rsid w:val="0006693E"/>
     <w:rsid w:val="00070111"/>
     <w:rsid w:val="00070C1E"/>
     <w:rsid w:val="00072DA9"/>
     <w:rsid w:val="000738C0"/>
     <w:rsid w:val="000769C1"/>
     <w:rsid w:val="000777BE"/>
     <w:rsid w:val="00080FC9"/>
     <w:rsid w:val="00081D99"/>
     <w:rsid w:val="00086D0E"/>
     <w:rsid w:val="00090774"/>
     <w:rsid w:val="000A1A6B"/>
     <w:rsid w:val="000A2487"/>
     <w:rsid w:val="000A3ED1"/>
     <w:rsid w:val="000A6070"/>
     <w:rsid w:val="000B0859"/>
     <w:rsid w:val="000B542F"/>
     <w:rsid w:val="000C152C"/>
     <w:rsid w:val="000C184B"/>
     <w:rsid w:val="000C1C9B"/>
     <w:rsid w:val="000C71C9"/>
     <w:rsid w:val="000C78F6"/>
     <w:rsid w:val="000C7ECE"/>
+    <w:rsid w:val="000D031D"/>
     <w:rsid w:val="000D0B0E"/>
     <w:rsid w:val="000D15E8"/>
     <w:rsid w:val="000D2D7E"/>
     <w:rsid w:val="000D3029"/>
     <w:rsid w:val="000D3E47"/>
     <w:rsid w:val="000D7C92"/>
     <w:rsid w:val="000E5689"/>
     <w:rsid w:val="000F21BE"/>
     <w:rsid w:val="000F2B9D"/>
     <w:rsid w:val="000F327F"/>
     <w:rsid w:val="000F656D"/>
     <w:rsid w:val="000F77BC"/>
     <w:rsid w:val="00102BAD"/>
     <w:rsid w:val="001150EC"/>
     <w:rsid w:val="001153F7"/>
     <w:rsid w:val="001159CB"/>
     <w:rsid w:val="00117F08"/>
     <w:rsid w:val="00121C7C"/>
     <w:rsid w:val="001231AC"/>
     <w:rsid w:val="00123516"/>
     <w:rsid w:val="00126ACD"/>
     <w:rsid w:val="001275AE"/>
     <w:rsid w:val="00131CAE"/>
     <w:rsid w:val="0013266C"/>
     <w:rsid w:val="00135DD7"/>
@@ -47297,50 +47640,51 @@
     <w:rsid w:val="0037787F"/>
     <w:rsid w:val="003778E1"/>
     <w:rsid w:val="0038001B"/>
     <w:rsid w:val="00382C78"/>
     <w:rsid w:val="00383174"/>
     <w:rsid w:val="00386E2B"/>
     <w:rsid w:val="00387B72"/>
     <w:rsid w:val="003903A2"/>
     <w:rsid w:val="00390C8F"/>
     <w:rsid w:val="0039474E"/>
     <w:rsid w:val="0039483C"/>
     <w:rsid w:val="00394930"/>
     <w:rsid w:val="00395336"/>
     <w:rsid w:val="00396CD2"/>
     <w:rsid w:val="00396D5E"/>
     <w:rsid w:val="00396D95"/>
     <w:rsid w:val="003A155B"/>
     <w:rsid w:val="003A2068"/>
     <w:rsid w:val="003A29E4"/>
     <w:rsid w:val="003A40EA"/>
     <w:rsid w:val="003A74A1"/>
     <w:rsid w:val="003A765D"/>
     <w:rsid w:val="003A7F59"/>
     <w:rsid w:val="003B118F"/>
     <w:rsid w:val="003B1546"/>
+    <w:rsid w:val="003B1622"/>
     <w:rsid w:val="003B6790"/>
     <w:rsid w:val="003C01E3"/>
     <w:rsid w:val="003C2758"/>
     <w:rsid w:val="003C3A21"/>
     <w:rsid w:val="003C3F6D"/>
     <w:rsid w:val="003C4622"/>
     <w:rsid w:val="003C5F19"/>
     <w:rsid w:val="003C7503"/>
     <w:rsid w:val="003C7CF9"/>
     <w:rsid w:val="003D131B"/>
     <w:rsid w:val="003D413E"/>
     <w:rsid w:val="003D45B5"/>
     <w:rsid w:val="003D670A"/>
     <w:rsid w:val="003D7FD0"/>
     <w:rsid w:val="003E00EA"/>
     <w:rsid w:val="003E07E3"/>
     <w:rsid w:val="003E0D3A"/>
     <w:rsid w:val="003E17A8"/>
     <w:rsid w:val="003E2B4D"/>
     <w:rsid w:val="003E34BB"/>
     <w:rsid w:val="003E5B77"/>
     <w:rsid w:val="003E5C7E"/>
     <w:rsid w:val="003E670E"/>
     <w:rsid w:val="003E6D90"/>
     <w:rsid w:val="003E71D5"/>
@@ -47353,80 +47697,83 @@
     <w:rsid w:val="003F70FB"/>
     <w:rsid w:val="00400AA8"/>
     <w:rsid w:val="00405AD6"/>
     <w:rsid w:val="004060AE"/>
     <w:rsid w:val="004107CD"/>
     <w:rsid w:val="00414D65"/>
     <w:rsid w:val="00414F4B"/>
     <w:rsid w:val="00415055"/>
     <w:rsid w:val="00415A8E"/>
     <w:rsid w:val="004173CC"/>
     <w:rsid w:val="00417D09"/>
     <w:rsid w:val="0042138F"/>
     <w:rsid w:val="00421ECE"/>
     <w:rsid w:val="00422CDC"/>
     <w:rsid w:val="004253DB"/>
     <w:rsid w:val="004268E9"/>
     <w:rsid w:val="00427248"/>
     <w:rsid w:val="00430875"/>
     <w:rsid w:val="00431BB1"/>
     <w:rsid w:val="00432343"/>
     <w:rsid w:val="00435524"/>
     <w:rsid w:val="004357FE"/>
     <w:rsid w:val="004362BC"/>
     <w:rsid w:val="00437B12"/>
     <w:rsid w:val="00437EAC"/>
+    <w:rsid w:val="00440065"/>
     <w:rsid w:val="00440CFE"/>
     <w:rsid w:val="00441048"/>
     <w:rsid w:val="00441695"/>
     <w:rsid w:val="00441A44"/>
     <w:rsid w:val="0044315D"/>
     <w:rsid w:val="004451E6"/>
+    <w:rsid w:val="00450C64"/>
     <w:rsid w:val="0045499C"/>
     <w:rsid w:val="00455DB2"/>
     <w:rsid w:val="00455E29"/>
     <w:rsid w:val="00456CFD"/>
     <w:rsid w:val="00457773"/>
     <w:rsid w:val="004579BF"/>
     <w:rsid w:val="00457D5C"/>
     <w:rsid w:val="00463552"/>
     <w:rsid w:val="00474EB9"/>
     <w:rsid w:val="00475DC0"/>
     <w:rsid w:val="00475E9C"/>
     <w:rsid w:val="004760CC"/>
     <w:rsid w:val="004762D5"/>
     <w:rsid w:val="004829B3"/>
     <w:rsid w:val="0048337F"/>
     <w:rsid w:val="00484260"/>
     <w:rsid w:val="004844BE"/>
     <w:rsid w:val="004858DF"/>
     <w:rsid w:val="00492363"/>
     <w:rsid w:val="004A3BC1"/>
     <w:rsid w:val="004A5E3C"/>
     <w:rsid w:val="004A6613"/>
     <w:rsid w:val="004A76A1"/>
     <w:rsid w:val="004B0358"/>
+    <w:rsid w:val="004B2338"/>
     <w:rsid w:val="004B2B22"/>
     <w:rsid w:val="004B4063"/>
     <w:rsid w:val="004B6345"/>
     <w:rsid w:val="004B7298"/>
     <w:rsid w:val="004C0E3B"/>
     <w:rsid w:val="004C5811"/>
     <w:rsid w:val="004C5D0E"/>
     <w:rsid w:val="004C7B57"/>
     <w:rsid w:val="004D1338"/>
     <w:rsid w:val="004D40F4"/>
     <w:rsid w:val="004D4404"/>
     <w:rsid w:val="004D4B07"/>
     <w:rsid w:val="004D6EC6"/>
     <w:rsid w:val="004E052C"/>
     <w:rsid w:val="004E61FC"/>
     <w:rsid w:val="004E74E3"/>
     <w:rsid w:val="004F0B1F"/>
     <w:rsid w:val="004F33FE"/>
     <w:rsid w:val="004F3947"/>
     <w:rsid w:val="004F4F74"/>
     <w:rsid w:val="005008FF"/>
     <w:rsid w:val="0050178D"/>
     <w:rsid w:val="0050479E"/>
     <w:rsid w:val="00515739"/>
     <w:rsid w:val="0051710B"/>
@@ -47554,50 +47901,51 @@
     <w:rsid w:val="00703AA6"/>
     <w:rsid w:val="00703F98"/>
     <w:rsid w:val="00705EE1"/>
     <w:rsid w:val="0070616A"/>
     <w:rsid w:val="007068C3"/>
     <w:rsid w:val="00707538"/>
     <w:rsid w:val="007102EC"/>
     <w:rsid w:val="00710996"/>
     <w:rsid w:val="00712A77"/>
     <w:rsid w:val="007153A7"/>
     <w:rsid w:val="0072032D"/>
     <w:rsid w:val="00720498"/>
     <w:rsid w:val="00720A92"/>
     <w:rsid w:val="00721785"/>
     <w:rsid w:val="0072235E"/>
     <w:rsid w:val="0072345F"/>
     <w:rsid w:val="007241A3"/>
     <w:rsid w:val="00725358"/>
     <w:rsid w:val="00725910"/>
     <w:rsid w:val="007324DC"/>
     <w:rsid w:val="00734C01"/>
     <w:rsid w:val="00735FC2"/>
     <w:rsid w:val="00736800"/>
     <w:rsid w:val="00742AFF"/>
     <w:rsid w:val="00744DD4"/>
+    <w:rsid w:val="00744E43"/>
     <w:rsid w:val="00746C94"/>
     <w:rsid w:val="00746FA9"/>
     <w:rsid w:val="0075156D"/>
     <w:rsid w:val="00751C58"/>
     <w:rsid w:val="00755024"/>
     <w:rsid w:val="00755318"/>
     <w:rsid w:val="007562A3"/>
     <w:rsid w:val="00757D49"/>
     <w:rsid w:val="00757D6C"/>
     <w:rsid w:val="00761266"/>
     <w:rsid w:val="00766EF4"/>
     <w:rsid w:val="0077195A"/>
     <w:rsid w:val="00773C4E"/>
     <w:rsid w:val="00777251"/>
     <w:rsid w:val="00795742"/>
     <w:rsid w:val="007978FD"/>
     <w:rsid w:val="00797ADD"/>
     <w:rsid w:val="00797DAD"/>
     <w:rsid w:val="007A07E0"/>
     <w:rsid w:val="007A3AF3"/>
     <w:rsid w:val="007A4127"/>
     <w:rsid w:val="007A6062"/>
     <w:rsid w:val="007A7ED7"/>
     <w:rsid w:val="007B0B4C"/>
     <w:rsid w:val="007B32EF"/>
@@ -47608,50 +47956,51 @@
     <w:rsid w:val="007C7F9D"/>
     <w:rsid w:val="007D55FA"/>
     <w:rsid w:val="007D7357"/>
     <w:rsid w:val="007E1FC8"/>
     <w:rsid w:val="007E30E5"/>
     <w:rsid w:val="007E570C"/>
     <w:rsid w:val="007F3CF2"/>
     <w:rsid w:val="007F41F0"/>
     <w:rsid w:val="007F5909"/>
     <w:rsid w:val="007F5FDD"/>
     <w:rsid w:val="007F62A2"/>
     <w:rsid w:val="007F7C5C"/>
     <w:rsid w:val="00801894"/>
     <w:rsid w:val="00802422"/>
     <w:rsid w:val="00803F39"/>
     <w:rsid w:val="008045DC"/>
     <w:rsid w:val="00805B70"/>
     <w:rsid w:val="00806050"/>
     <w:rsid w:val="0081088E"/>
     <w:rsid w:val="00815B5D"/>
     <w:rsid w:val="00816E65"/>
     <w:rsid w:val="00820108"/>
     <w:rsid w:val="008206EB"/>
     <w:rsid w:val="00822D61"/>
     <w:rsid w:val="008235B8"/>
+    <w:rsid w:val="00823B70"/>
     <w:rsid w:val="0082402B"/>
     <w:rsid w:val="0082761A"/>
     <w:rsid w:val="00827B63"/>
     <w:rsid w:val="008314FB"/>
     <w:rsid w:val="00831E49"/>
     <w:rsid w:val="0083380D"/>
     <w:rsid w:val="00834E1C"/>
     <w:rsid w:val="00840712"/>
     <w:rsid w:val="00842D00"/>
     <w:rsid w:val="00843065"/>
     <w:rsid w:val="00843E3B"/>
     <w:rsid w:val="008504FF"/>
     <w:rsid w:val="00852844"/>
     <w:rsid w:val="00852F45"/>
     <w:rsid w:val="00853BFB"/>
     <w:rsid w:val="0085656E"/>
     <w:rsid w:val="00860807"/>
     <w:rsid w:val="00866D97"/>
     <w:rsid w:val="0087048A"/>
     <w:rsid w:val="00871A5B"/>
     <w:rsid w:val="00872D2F"/>
     <w:rsid w:val="00876E42"/>
     <w:rsid w:val="00877B15"/>
     <w:rsid w:val="008815EA"/>
     <w:rsid w:val="00883BB3"/>
@@ -47703,50 +48052,51 @@
     <w:rsid w:val="00937461"/>
     <w:rsid w:val="00937CF4"/>
     <w:rsid w:val="00940D68"/>
     <w:rsid w:val="009415B5"/>
     <w:rsid w:val="00945A19"/>
     <w:rsid w:val="00953141"/>
     <w:rsid w:val="00953E69"/>
     <w:rsid w:val="009557CE"/>
     <w:rsid w:val="00964760"/>
     <w:rsid w:val="00964CEF"/>
     <w:rsid w:val="009716F9"/>
     <w:rsid w:val="00971E40"/>
     <w:rsid w:val="00974DB8"/>
     <w:rsid w:val="00976D4B"/>
     <w:rsid w:val="009775E5"/>
     <w:rsid w:val="00982AE4"/>
     <w:rsid w:val="00983635"/>
     <w:rsid w:val="0098515A"/>
     <w:rsid w:val="00985375"/>
     <w:rsid w:val="00986196"/>
     <w:rsid w:val="00990343"/>
     <w:rsid w:val="00990E35"/>
     <w:rsid w:val="00990F63"/>
     <w:rsid w:val="00991B20"/>
     <w:rsid w:val="00991B24"/>
+    <w:rsid w:val="00991B29"/>
     <w:rsid w:val="0099262B"/>
     <w:rsid w:val="00995242"/>
     <w:rsid w:val="009969F4"/>
     <w:rsid w:val="00997CDE"/>
     <w:rsid w:val="009A1714"/>
     <w:rsid w:val="009A1864"/>
     <w:rsid w:val="009A2CF2"/>
     <w:rsid w:val="009A7AC3"/>
     <w:rsid w:val="009B5424"/>
     <w:rsid w:val="009B6CB5"/>
     <w:rsid w:val="009C0029"/>
     <w:rsid w:val="009C7A52"/>
     <w:rsid w:val="009D454A"/>
     <w:rsid w:val="009D7077"/>
     <w:rsid w:val="009D741E"/>
     <w:rsid w:val="009E1598"/>
     <w:rsid w:val="009E19F1"/>
     <w:rsid w:val="009E64B3"/>
     <w:rsid w:val="009E663A"/>
     <w:rsid w:val="009E6F57"/>
     <w:rsid w:val="009E72E5"/>
     <w:rsid w:val="009E753A"/>
     <w:rsid w:val="009E7EE3"/>
     <w:rsid w:val="009F2A31"/>
     <w:rsid w:val="009F701C"/>
@@ -47983,89 +48333,91 @@
     <w:rsid w:val="00D47ECE"/>
     <w:rsid w:val="00D501C7"/>
     <w:rsid w:val="00D51948"/>
     <w:rsid w:val="00D575F1"/>
     <w:rsid w:val="00D60745"/>
     <w:rsid w:val="00D60A07"/>
     <w:rsid w:val="00D61726"/>
     <w:rsid w:val="00D61C3D"/>
     <w:rsid w:val="00D61F5C"/>
     <w:rsid w:val="00D64FA8"/>
     <w:rsid w:val="00D66DD2"/>
     <w:rsid w:val="00D67A13"/>
     <w:rsid w:val="00D73424"/>
     <w:rsid w:val="00D75ABA"/>
     <w:rsid w:val="00D767E7"/>
     <w:rsid w:val="00D8043A"/>
     <w:rsid w:val="00D8145F"/>
     <w:rsid w:val="00D828BD"/>
     <w:rsid w:val="00D8538D"/>
     <w:rsid w:val="00D86360"/>
     <w:rsid w:val="00D86B98"/>
     <w:rsid w:val="00D87867"/>
     <w:rsid w:val="00D94B70"/>
     <w:rsid w:val="00D94E12"/>
     <w:rsid w:val="00D95A41"/>
+    <w:rsid w:val="00D95CAA"/>
     <w:rsid w:val="00DA0CFD"/>
     <w:rsid w:val="00DA1899"/>
     <w:rsid w:val="00DA2069"/>
     <w:rsid w:val="00DA21EC"/>
     <w:rsid w:val="00DA41C5"/>
     <w:rsid w:val="00DB035D"/>
     <w:rsid w:val="00DB0A62"/>
     <w:rsid w:val="00DB0AA0"/>
     <w:rsid w:val="00DB0C19"/>
     <w:rsid w:val="00DB142B"/>
     <w:rsid w:val="00DB1ABB"/>
     <w:rsid w:val="00DB1BFB"/>
     <w:rsid w:val="00DB3122"/>
     <w:rsid w:val="00DB7E68"/>
     <w:rsid w:val="00DC20F2"/>
     <w:rsid w:val="00DC2C37"/>
     <w:rsid w:val="00DC36E3"/>
     <w:rsid w:val="00DC3E9C"/>
     <w:rsid w:val="00DC4606"/>
     <w:rsid w:val="00DC532B"/>
     <w:rsid w:val="00DC5395"/>
     <w:rsid w:val="00DC6C85"/>
     <w:rsid w:val="00DC77B7"/>
     <w:rsid w:val="00DD17FE"/>
     <w:rsid w:val="00DD2700"/>
     <w:rsid w:val="00DD63D9"/>
     <w:rsid w:val="00DD7310"/>
     <w:rsid w:val="00DE09F1"/>
     <w:rsid w:val="00DE7F9D"/>
     <w:rsid w:val="00DF01EB"/>
     <w:rsid w:val="00DF1F38"/>
     <w:rsid w:val="00DF2DAA"/>
     <w:rsid w:val="00DF37A3"/>
     <w:rsid w:val="00DF3EEA"/>
     <w:rsid w:val="00DF7AB0"/>
     <w:rsid w:val="00DF7B80"/>
     <w:rsid w:val="00E0743A"/>
     <w:rsid w:val="00E076C3"/>
     <w:rsid w:val="00E115F0"/>
+    <w:rsid w:val="00E12C45"/>
     <w:rsid w:val="00E12FEB"/>
     <w:rsid w:val="00E133AA"/>
     <w:rsid w:val="00E22C48"/>
     <w:rsid w:val="00E24F6F"/>
     <w:rsid w:val="00E338F4"/>
     <w:rsid w:val="00E34388"/>
     <w:rsid w:val="00E35F6D"/>
     <w:rsid w:val="00E4003D"/>
     <w:rsid w:val="00E40447"/>
     <w:rsid w:val="00E42135"/>
     <w:rsid w:val="00E42A03"/>
     <w:rsid w:val="00E46A1E"/>
     <w:rsid w:val="00E46CFD"/>
     <w:rsid w:val="00E532F0"/>
     <w:rsid w:val="00E53398"/>
     <w:rsid w:val="00E54123"/>
     <w:rsid w:val="00E543C0"/>
     <w:rsid w:val="00E60C11"/>
     <w:rsid w:val="00E67B08"/>
     <w:rsid w:val="00E72470"/>
     <w:rsid w:val="00E7616F"/>
     <w:rsid w:val="00E77CF3"/>
     <w:rsid w:val="00E80922"/>
     <w:rsid w:val="00E81AA4"/>
     <w:rsid w:val="00E82449"/>
@@ -48818,51 +49170,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1933320049">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edo.h@poslovnost.ba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatant@yahoo.com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarik.velic@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna.avdibegovic@headlegal.ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenko@adv.ba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celiksemir@hotmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ifticdzaferovic@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ibrahimpasic@yahoo.comk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kahriman@gmail.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@gmail.com" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muamera.lagumdzija@outlook.com" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesicnusret@icloud.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-neziric.ba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanel.podrug@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-golic.com" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsallerosenk@hotmail.com" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_nedzlasehic@bih.net.ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v.adamovic@outlook.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becirovic.dzemail@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismet.burovic@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatski.ured.delic@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajro.hota@bih.net.ba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.asim.jusic@gmail.com" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlaticaz@bih.net.ba" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:filipovic_mirza@hotmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaknjasevic@yahoo.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.emirkosovac@gmail.com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlatutundzic.sa@gmail.com" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pandurevicmiodrag.3r3a@gmail.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenka78@gmail.com" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skopljak.mustafa@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdic@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mustafabesic@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.cingic@gmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dijanahasic@yahoo.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawfirm@bih.net.ba" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.velicanin@outlook.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enesdzafic@yahoo.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@advokat-jusic.ba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@outlook.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadlagumdzija7@gmail.com" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesic.n@bih.net.ba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.igor.nikolic@gmail.com" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunjaporopat@gmail.com" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.jasminasaltaga@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ademovic-lawoffice.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.nedzad@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amragurda@gmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabinahotacatovic@gmail.com" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdzenana@hotmail.com" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.selmanzijadic@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advjasminacero@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma@dhglegal.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakfilipovic@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibrisimovicmak@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.kapetanovic@advokati-sk.ba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna_kovac@hotmail.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.muratovic@mhb.ba" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pandzic@hotmail.com" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edina.residovic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lejlababic@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advhasic@hotmail.com" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@akss.ba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veselinovic@mail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almabiberovic@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:colpafuad@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic@gmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hota@hotmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_jajagic@hotmail.com" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatskakancelarija.katovic@gmail.com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izet.lalicic@gmail.com" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmiric@gmail.com" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnan.novo@lol.ba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senijaporopat@yahoo.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldaraganovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amir.hadzic@mail.com" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enver.smajkan@gmail.com" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drazenzubak@yahoo.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida.beganovic-handagic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asimcrn@bih.net.ba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dhglegal.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denisagacanin@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatko.ibrisimovic@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rak.sarajevo@gmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kovac.mirza@bih.net.ba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ines.osmanovic@gmail.com" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzejnapg@gmail.com" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpotogija@yahoo.com" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aidasarajcic@gmail.com" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.asim.tanovic@hotmail.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vasvijavidovic@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.marsela@hotmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatbibic47@bih.net.ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlagluhic@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic1@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirzahadzic@yahoo.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatura@live.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninakisic@gmail.com" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aldin.lejlic@hotmail.com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirojevicsenada@gmail.com" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.omeragic@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arnautovic.elma@gmail.com" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsanelneziric@gmail.com" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.enisapazalja@gmail.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iperic321@gmail.com" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nenorizvan@gmail.com" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avdo.salihbegovic@advokati-sk.com" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edosaban@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aganovic@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermabavcic@hotmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmirsadcrnovrsanin@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhglegal.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgalijatovic@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suncica.glamoclija@gmail.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jancik.au@gmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.smajovic@yahoo.com" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azulkic@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:binasa@lol.ba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.eminabotonjic@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinela.dedovic@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed_fejzic@yahoo.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasminaiftic@yahoo.de" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kapidzic.nedim@gmail.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdok@gmail.com" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kurtovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:attorney.mustafic@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulicaida@hotmail.com" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@omeroviclaw.com" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anp.ba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarikpotogija@gmail.com" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taiba.purisevic@bih.net.ba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zaktemin.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bahtotarik@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatbilic.ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatskiuredcucak.ba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lelahasanbegovic@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armin.ibrahimpasic@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drustvoadvokatsko@gmail.com" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almir@gmail.com" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.tanovickenan@gmail.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattutundzic@yahoo.com" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arslanagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.abegovic@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.dupovac.59@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dzandzanovic.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hadziomeragic.dzemo@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatlejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hamza.kadric@gmail.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vesna.kljuco@hotmail.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkolic@hotmail.com" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrej.lipa@gmail.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.mocevic@moceviclaw.ba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azer.kusmic@gmail.com" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersija.mesanovic@gmail.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:musicsonja@outlook.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nezirica@bih.net.ba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enisa@pazalja.ba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.ba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sapcanin_amir@hotmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed@advokatahmetovic.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berina.zutic@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinac.74@hotmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fuad.golic@bih.net.ba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haris.rizvanovic.hr@gmail.com" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darko@akks.ba" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sead_zijadic@hotmail.com" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanja.zdero@infinle-law.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enverbazdar@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dino.bucuk@hotmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhasa508@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.adizdarevicbulja@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ademfestic@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatherceglic@gmail.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinoimamovic@hotmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida_junuzovic@hotmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.kapidzic@gmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dragankramar@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kopic@gmail.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.muhic@yahoo.co.uk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.muminovic@hotmail.com" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edinaot@hotmail.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirelalejla@hotmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adi.bahtovic@gmail.com" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avokk@hotmail.com" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poturovic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slejla@bih.net.ba" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma.tartic@gmail.com" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermin@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bilic@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catomeris.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat.prof.ba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanhadzimuhovic@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.hujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadics@yahoo.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.koco@gmail.com" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anjaloga@gmail.com" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.medosevic@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatalagic@gmail.com" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmac@bih.net.ba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatiaim@gmail.com" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.rovcanin@gmail.com" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.suljagic@gmail.com" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dubravko.campara@gmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnadobojlic@hotmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bekir@advokatbih.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bahrudin.herenda@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:merima.imamovic@outlook.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.djulic@hotmail.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatkapidzic.ba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.kreho@yahoo.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mujan@gmail.com" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alija_oruc@yahoo.com" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatprses.ba" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:silermin@bih.net.ba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taslamanilda@gmail.com" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-vila.ba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.baksic@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbilic.ba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedran.hadzimustafic@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathujdurovic@hotmail.com" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.goran.dragovic@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sulejmankadic@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nusret.kolasinac@yahoo.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aganzlat@bih.net.ba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mehic@gmail.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat-sarajevo@hotmail.com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadpecanin@gmail.com" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maja.sadovic@gmail.com" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.suljic@curtlaw.ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alikadic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbegic.ba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.campara@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.hidovic@gmail.com" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dejan.vracic@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.amardacic@gmail.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmet.efendic@outlook.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.elmir.jahic@gmail.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemokapur@gmail.com" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advkreso@hotmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amila.mujcinovic@gmail.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alminaoruc@gmail.com" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elmir.prses@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bandovic.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biser@bih.net.ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermina@adv.ba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.sipovic@gmail.com" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattemimss@gmail.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terzimehiclejla@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kenancelik@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelamd@hotmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmustafahujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatvahidink@gmail.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedad.kolasinac@gmail.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanmamic.bp@gmail.com" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uzus@bih.net.ba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alen_nakic@yahoo.com" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pelak@bih.net.ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.alisahm@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbegic.ba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sakaselma@gmail.com" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.s86@hotmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@bojicic.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emirgazic@yahoo.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatdinohodzic@bih.net.ba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ejahic@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.karacic@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adikrdzalic@gmail.com" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bojan.vukovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djana.dalac@ured.info" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmulalic@aim.ba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzenita@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web:%20www.bandovic.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.jasminapujagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sipovic.mirsad@live.com" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv_temin_semso@bih.net.ba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@damirbeglerovic.ba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e-mail.adv.dzema@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@zikretaibrahimovic.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:almakadric@ymail.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@advokatbih.com" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattihic@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.celik@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senaerna@bih.net.ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmasovic@gmail.com" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ajlamedagic@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lelahasanbegovic@gmail.com" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zaktemin.com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattutundzic@yahoo.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arslanagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.abegovic@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.dupovac.59@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armin.ibrahimpasic@gmail.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drustvoadvokatsko@gmail.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azer.kusmic@gmail.com" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersija.mesanovic@gmail.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nezirica@bih.net.ba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fuad.golic@bih.net.ba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.ba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sapcanin_amir@hotmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v.adamovic@outlook.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enverbazdar@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dino.bucuk@hotmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhasa508@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida_junuzovic@hotmail.com" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ademfestic@gmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kahriman@gmail.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kopic@gmail.com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muminovicad@gmail.com" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edinaot@hotmail.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirelalejla@hotmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna.avdibegovic@headlegal.ba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenko@adv.ba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celiksemir@hotmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edo.h@poslovnost.ba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ibrahimpasic@yahoo.comk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_nedzlasehic@bih.net.ba" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarik.velic@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ifticdzaferovic@gmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.asim.jusic@gmail.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@gmail.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muamera.lagumdzija@outlook.com" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesicnusret@icloud.com" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-neziric.ba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanel.podrug@gmail.com" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsallerosenk@hotmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ademovic-lawoffice.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becirovic.dzemail@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-golic.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajro.hota@bih.net.ba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skopljak.mustafa@gmail.com" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sead_zijadic@hotmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismet.burovic@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatski.ured.delic@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:filipovic_mirza@hotmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawfirm@bih.net.ba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaknjasevic@yahoo.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.emirkosovac@gmail.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlatutundzic.sa@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pandurevicmiodrag.3r3a@gmail.com" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenka78@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdic@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dijanahasic@yahoo.com" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.jasminasaltaga@gmail.com" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.velicanin@outlook.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mustafabesic@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.cingic@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enesdzafic@yahoo.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabinahotacatovic@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@advokat-jusic.ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@outlook.com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadlagumdzija7@gmail.com" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesic.n@bih.net.ba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.igor.nikolic@gmail.com" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunjaporopat@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldaraganovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amragurda@gmail.com" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edina.residovic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdzenana@hotmail.com" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlaticaz@bih.net.ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.nedzad@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advjasminacero@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma@dhglegal.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakfilipovic@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advhasic@hotmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibrisimovicmak@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rak.sarajevo@gmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.kapetanovic@advokati-sk.ba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna_kovac@hotmail.com" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.muratovic@mhb.ba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pandzic@hotmail.com" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senijaporopat@yahoo.com" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@akss.ba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veselinovic@mail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lejlababic@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almabiberovic@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:colpafuad@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amir.hadzic@mail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hota@hotmail.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_jajagic@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatskakancelarija.katovic@gmail.com" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izet.lalicic@gmail.com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmiric@gmail.com" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnan.novo@lol.ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.alisahm@gmail.com" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alen_nakic@yahoo.com" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzejnapg@gmail.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pelak@bih.net.ba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sakaselma@gmail.com" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.s86@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mak@aganovic.ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web:%20www.bandovic.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida.beganovic-handagic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asimcrn@bih.net.ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dhglegal.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emirgazic@yahoo.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatdinohodzic@bih.net.ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ejahic@gmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.karacic@gmail.com" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enver.smajkan@gmail.com" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ured@adokatvrca.ba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.selmanzijadic@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:binasa@lol.ba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@bojicic.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djana.dalac@ured.info" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denisagacanin@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatko.ibrisimovic@gmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kovac.mirza@bih.net.ba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adikrdzalic@gmail.com" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ines.osmanovic@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmulalic@aim.ba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.omeragic@gmail.com" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzenita@gmail.com" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpotogija@yahoo.com" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.jasminapujagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sipovic.mirsad@live.com" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv_temin_semso@bih.net.ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.marsela@hotmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatbibic47@bih.net.ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlagluhic@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e-mail.adv.dzema@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@zikretaibrahimovic.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:almakadric@ymail.com" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aidasarajcic@gmail.com" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.asim.tanovic@hotmail.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattihic@gmail.com" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vasvijavidovic@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arnautovic.elma@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@damirbeglerovic.ba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.celik@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senaerna@bih.net.ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic1@gmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirzahadzic@yahoo.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatura@live.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninakisic@gmail.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@advokatbih.com" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aldin.lejlic@hotmail.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirojevicsenada@gmail.com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kurtovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ajlamedagic@gmail.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:attorney.mustafic@gmail.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsanelneziric@gmail.com" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.enisapazalja@gmail.com" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iperic321@gmail.com" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avdo.salihbegovic@advokati-sk.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edosaban@hotmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aganovic@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmirsadcrnovrsanin@gmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suncica.glamoclija@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nenorizvan@gmail.com" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.smajovic@yahoo.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bojan.vukovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drazenzubak@yahoo.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermabavcic@hotmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.eminabotonjic@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinela.dedovic@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhglegal.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed_fejzic@yahoo.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgalijatovic@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasminaiftic@yahoo.de" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jancik.au@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kapidzic.nedim@gmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdok@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkolic@hotmail.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.mocevic@moceviclaw.ba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulicaida@hotmail.com" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anp.ba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taiba.purisevic@bih.net.ba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bahtotarik@gmail.com" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@omeroviclaw.com" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarikpotogija@gmail.com" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almir@gmail.com" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.tanovickenan@gmail.com" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatbilic.ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatskiuredcucak.ba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dzandzanovic.com/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hadziomeragic.dzemo@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatlejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hamza.kadric@gmail.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vesna.kljuco@hotmail.com" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrej.lipa@gmail.com" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmasovic@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed@advokatahmetovic.com" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:musicsonja@outlook.com" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enisa@pazalja.ba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haris.rizvanovic.hr@gmail.com" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darko@akks.ba" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azulkic@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berina.zutic@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinac.74@hotmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.adizdarevicbulja@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatherceglic@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinoimamovic@hotmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat.prof.ba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.kapidzic@gmail.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dragankramar@hotmail.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.muhic@yahoo.co.uk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avokk@hotmail.com" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poturovic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slejla@bih.net.ba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma.tartic@gmail.com" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermin@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adi.bahtovic@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bilic@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catomeris.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanhadzimuhovic@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.hujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanja.zdero@infinle-law.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnadobojlic@hotmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadics@yahoo.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.koco@gmail.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anjaloga@gmail.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.medosevic@gmail.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmac@bih.net.ba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatiaim@gmail.com" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.rovcanin@gmail.com" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.suljagic@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatalagic@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dubravko.campara@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bekir@advokatbih.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bahrudin.herenda@gmail.com" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-vila.ba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.djulic@hotmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:merima.imamovic@outlook.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatkapidzic.ba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.kreho@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mujan@gmail.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alija_oruc@yahoo.com" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatprses.ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.baksic@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbilic.ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedran.hadzimustafic@gmail.com" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:silermin@bih.net.ba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taslamanilda@gmail.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatant@yahoo.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.campara@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.goran.dragovic@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathujdurovic@hotmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sulejmankadic@gmail.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nusret.kolasinac@yahoo.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aganzlat@bih.net.ba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mehic@gmail.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat-sarajevo@hotmail.com" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadpecanin@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alikadic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbegic.ba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maja.sadovic@gmail.com" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.suljic@curtlaw.ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biser@bih.net.ba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.hidovic@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.elmir.jahic@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemokapur@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advkreso@hotmail.com" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dejan.vracic@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.amardacic@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmet.efendic@outlook.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amila.mujcinovic@gmail.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alminaoruc@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bandovic.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elmir.prses@gmail.com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.sipovic@gmail.com" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattemimss@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbegic.ba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermina@adv.ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmustafahujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatvahidink@gmail.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedad.kolasinac@gmail.com" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terzimehiclejla@gmail.com" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kenancelik@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelamd@hotmail.com" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanmamic.bp@gmail.com" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uzus@bih.net.ba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -49109,60 +49461,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>6867</Words>
-  <Characters>39148</Characters>
+  <Words>6900</Words>
+  <Characters>39334</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>326</Lines>
-  <Paragraphs>91</Paragraphs>
+  <Lines>327</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45924</CharactersWithSpaces>
+  <CharactersWithSpaces>46142</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Selma</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.19307</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>ADD84F94BF9E4DC7A03F547A672B18BB_12</vt:lpwstr>
   </property>