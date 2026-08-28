--- v3 (2026-07-07)
+++ v4 (2026-08-28)
@@ -25340,66 +25340,68 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Kočo Damir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0906C62D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
-[...14 lines deleted...]
-              <w:t>Kulovića 1</w:t>
+          <w:p w14:paraId="0906C62D" w14:textId="06119302" w:rsidR="00B421DD" w:rsidRPr="007040D5" w:rsidRDefault="007040D5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007040D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kolodvorska 11a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63ED7387" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -27536,87 +27538,133 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 190-174</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EC8D6C9" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E4B1D8" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3664AC6B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="003F7A5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="003F7A5E">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>advokatanelkurtovic@gmail com</w:t>
-[...6 lines deleted...]
-              </w:tabs>
+              <w:t>anel@kurtovic.ba</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F7A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25875043" w14:textId="4F37666D" w:rsidR="0066152F" w:rsidRPr="003F7A5E" w:rsidRDefault="0066152F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0833">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>web</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0833">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r w:rsidRPr="0066152F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>www.kurtovic.ba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1934D3BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60DBB04F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -27706,111 +27754,265 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">062 507-087 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77574053" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.kurtovic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="694BBA3E" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B421DD" w14:paraId="330A9FE4" w14:textId="77777777">
+      <w:tr w:rsidR="00C707CB" w14:paraId="7AE12EA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AABACC4" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
+          <w:p w14:paraId="77526144" w14:textId="77777777" w:rsidR="00C707CB" w:rsidRDefault="00C707CB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="2E6A636B" w14:textId="0719ADE8" w:rsidR="00C707CB" w:rsidRDefault="00C707CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kurtović Sanja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4274C122" w14:textId="33BC61D4" w:rsidR="00C707CB" w:rsidRDefault="00C707CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Terezija bb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D01C453" w14:textId="77777777" w:rsidR="00C707CB" w:rsidRDefault="00C707CB" w:rsidP="00C707CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>061 959 503</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D59AD7" w14:textId="77777777" w:rsidR="00C707CB" w:rsidRDefault="00C707CB" w:rsidP="00C707CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r w:rsidRPr="00354B59">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>sanja@kurtovic.ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="14221736" w14:textId="77777777" w:rsidR="00C707CB" w:rsidRDefault="00C707CB" w:rsidP="00A16BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B421DD" w14:paraId="330A9FE4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AABACC4" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="470F8A09" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Kušmić Azer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -27860,51 +28062,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 374 735</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55E1886D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>azer.kusmic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="483BA3E0" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="561F9F8C" w14:textId="77777777">
         <w:tc>
@@ -28014,51 +28216,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 201 776, tel. 033 215 121</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="022B671E" w14:textId="248F06FC" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>muamera.lagumdzija@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="0F81A056" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="163899CD" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -28157,51 +28359,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 214 819</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BE37162" w14:textId="1E0BC52B" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senadlagumdzija7@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6263EB05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AF0ADB9" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -28300,51 +28502,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 204-611 i 061 150-553</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C88424B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>izet.lalicic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="6D0805A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E3C0C5D" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -28444,51 +28646,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 349-925</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="789329E6" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>aldin.lejlic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="40BB5065" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D61F5C" w14:paraId="1F021CFF" w14:textId="77777777">
         <w:tc>
@@ -28599,51 +28801,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 238 520</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C146F90" w14:textId="753A270E" w:rsidR="00D61F5C" w:rsidRPr="001153F7" w:rsidRDefault="00D61F5C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r w:rsidR="001153F7" w:rsidRPr="001153F7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>a</w:t>
               </w:r>
               <w:r w:rsidR="001153F7" w:rsidRPr="001153F7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>ndrej.lipa@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6CCD6755" w14:textId="77A8DD40" w:rsidR="00D61F5C" w:rsidRDefault="00D61F5C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
@@ -28777,51 +28979,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax033 838-331, 063 911-988</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="454C03ED" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>anjaloga@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="103F620F" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="2F144677" w14:textId="77777777">
         <w:tc>
@@ -28949,51 +29151,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 377-305 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D25C36" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>aganzlat@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="49286E17" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="48848A20" w14:textId="77777777">
         <w:tc>
@@ -29103,51 +29305,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 557 397</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="227ADAF7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>kenanmamic.bp@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5E2EE7EE" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="1E91E432" w14:textId="77777777">
         <w:tc>
@@ -29259,51 +29461,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>063 830-710</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="340B1BCC" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatmasovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="29362E10" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="27F659E5" w14:textId="77777777">
         <w:tc>
@@ -29413,111 +29615,265 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 019-514, tel/fax 033 210-228</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54521F69" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.medosevic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6D8BD1A3" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B421DD" w14:paraId="721EE2DE" w14:textId="77777777">
+      <w:tr w:rsidR="00000E33" w14:paraId="409456D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30E36D73" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
+          <w:p w14:paraId="55430D7A" w14:textId="77777777" w:rsidR="00000E33" w:rsidRDefault="00000E33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="0868F11E" w14:textId="237E2B4A" w:rsidR="00000E33" w:rsidRDefault="00000E33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Mehić-Jusufbašić Ilma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CF6BFAD" w14:textId="775A6C07" w:rsidR="00000E33" w:rsidRDefault="00000E33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kemal Begova 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62EF5029" w14:textId="77777777" w:rsidR="00000E33" w:rsidRDefault="00000E33" w:rsidP="00000E33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>066 803 133, 061 248 096</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11E32C69" w14:textId="77777777" w:rsidR="00000E33" w:rsidRDefault="00000E33" w:rsidP="00000E33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r w:rsidRPr="0099426B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>ilmamehicj.bih1@gmail.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="61241707" w14:textId="77777777" w:rsidR="00000E33" w:rsidRDefault="00000E33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B421DD" w14:paraId="721EE2DE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30E36D73" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="1FEAA4A7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Mehić Sabina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -29567,51 +29923,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 652 606; 061 823-614</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BC269B7" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.mehic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1C5E8B9E" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="7E9C9A09" w14:textId="77777777">
         <w:tc>
@@ -29723,51 +30079,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax  033 213-433, 061 135-002</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="112CCC0C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>uzus@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="4FCCF006" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58CE3584" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -29866,51 +30222,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 366-376</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15457C84" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.ajlamedagic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="25C69EF5" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="302A0821" w14:textId="77777777">
         <w:tc>
@@ -30044,51 +30400,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1F663C75" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mersija.mesanovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="4B8D1D62" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AC1ED9A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -30187,72 +30543,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 143-122, tel/fax 033 201-692   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DAB5B15" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mesicnusret@icloud.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="61D22997" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mesic.n@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="56927486" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -30369,51 +30725,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>033 863 909, 062 561 554</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="226E7F5A" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatmiric@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B421DD" w14:paraId="126E5BC9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35DC5DE8" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
@@ -30513,51 +30869,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 259-873 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AC92A2C" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r w:rsidR="00B421DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mirojevicsenada@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5263BDF0" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="577A85DD" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
             <w:pPr>
               <w:tabs>
@@ -30685,51 +31041,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
               <w:t>061/090-004 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E6247BB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId213" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>amar.mocevic@moceviclaw.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2A603B56" w14:textId="77777777" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -30843,51 +31199,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 217-765 i tel/fax 033 667-894</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AB51041" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nedim.muhic@yahoo.co.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2F3D47FC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="3CE740A5" w14:textId="77777777">
         <w:tc>
@@ -30951,135 +31307,124 @@
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EB4196D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Džemala Bijedića 137A, </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Džemala Bijedića 137A, lamela B, sprat I, stan 36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E4026B1" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-              </w:tabs>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>033 652 606</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E1921B3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              </w:tabs>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>061 529 454</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="552EC238" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              </w:tabs>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:lang w:val="bs-Latn-BA"/>
                 </w:rPr>
                 <w:t>advokat.mujan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7DDDB149" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -31199,51 +31544,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 226-257, tel/fax 033 223-253</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1257D55E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>amila.mujcinovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="00C03505" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18012CE5" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -31360,51 +31705,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax 033 222-888</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="510ADBB7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">i e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nmulalic@aim.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="289BEC2D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="0BA5ED12" w14:textId="77777777">
         <w:tc>
@@ -31514,51 +31859,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 655-420 i 061 200-437</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77C89580" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mulicaida@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="651C5997" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4B46A61A" w14:textId="77777777">
         <w:tc>
@@ -31668,51 +32013,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 248 659</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AC770A5" w14:textId="77777777" w:rsidR="003B1622" w:rsidRDefault="00705EE1" w:rsidP="003B1622">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId219" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="003B1622" w:rsidRPr="000D064F">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>muminovicad@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="123CD203" w14:textId="6039511E" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42517D74" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
@@ -31966,51 +32311,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>062 177-510, 033 465-686</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="544AA0B2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>lejlatutundzic.sa@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4E03ACDF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6F395A01" w14:textId="77777777">
@@ -32139,51 +32484,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel. 033 843-241, fax033  843-390</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4394BE31" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.muratovic@mhb.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3C512642" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10357E42" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
@@ -32320,51 +32665,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42F871DA" w14:textId="081EDE35" w:rsidR="000015D9" w:rsidRDefault="000015D9" w:rsidP="000015D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000015D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r w:rsidRPr="000015D9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>ines.osmanovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="7EAA9188" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="063EC2C4" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
@@ -32481,51 +32826,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>062 344-001</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C90A3B2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>attorney.mustafic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="03E4E179" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -32641,51 +32986,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>062 967 199</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B57D10F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>musicsonja@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="62FBEC10" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -32798,73 +33143,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 667-238, i 061 701-338</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0331C982" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ahmac@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="280C43F7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat-sarajevo@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="799815FF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="7663AD03" w14:textId="77777777">
         <w:tc>
@@ -32976,51 +33321,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 723-844 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11E4176F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatnakicalen@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1EA13899" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68F150AC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -33130,100 +33475,100 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D724006" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatsanelneziric@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="130EDFF4" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nezirica@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3CB248D7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokat-neziric.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E654D" w14:paraId="64F9E3B1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F4890FA" w14:textId="77777777" w:rsidR="008E654D" w:rsidRDefault="008E654D" w:rsidP="00705EE1">
             <w:pPr>
@@ -33322,51 +33667,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 142 218</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DB754E1" w14:textId="77777777" w:rsidR="008E654D" w:rsidRDefault="008E654D" w:rsidP="008E654D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.igor.nikolic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="38F3330A" w14:textId="77777777" w:rsidR="008E654D" w:rsidRDefault="008E654D" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="11F173A5" w14:textId="77777777">
         <w:tc>
@@ -33478,51 +33823,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 564-582 i</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C779DBA" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adnan.novo@lol.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="73EACE18" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB035D" w14:paraId="4802E437" w14:textId="77777777">
         <w:tc>
@@ -33632,51 +33977,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 908 398</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EF3128F" w14:textId="77777777" w:rsidR="00DB035D" w:rsidRDefault="00DB035D" w:rsidP="00DB035D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r w:rsidRPr="006575D1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.omeragic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="38199200" w14:textId="77777777" w:rsidR="00DB035D" w:rsidRDefault="00DB035D" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="28A8CCFC" w14:textId="77777777">
         <w:tc>
@@ -33791,51 +34136,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>060 3408854</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F8C5EC1" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId234" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>contact@omeroviclaw.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="52B5EF43" w14:textId="77777777" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -33944,51 +34289,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 206-501 i 061 147-406</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="037AD0A8" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokk@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="081FF6CE" w14:textId="6FA657C3" w:rsidR="00556372" w:rsidRPr="003F4293" w:rsidRDefault="00556372" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -34118,51 +34463,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 891-429</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CE3EFC6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>alija_oruc@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4511904A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BD38825" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -34261,51 +34606,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 410 974</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="120E2E44" w14:textId="33AF85A2" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>alminaoruc@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="65076CC1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DD93974" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -34440,79 +34785,79 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22274539" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dzenita.osmanovic@anp.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="57975E3F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.anp.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6155FAFE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EAB7A4C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -34612,51 +34957,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 864-836</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F67B2E4" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>edinaot@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4846DB40" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="0D8630A4" w14:textId="77777777">
         <w:tc>
@@ -34775,51 +35120,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mai: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBBAFFD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>pandurevicmiodrag.3r3a@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2A5B5986" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="113A41F5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
@@ -34928,51 +35273,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 523 792</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F40BE6D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.pandzic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="01D6319F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4F927A05" w14:textId="77777777">
         <w:tc>
@@ -35096,51 +35441,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 123 655</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CAFAC89" w14:textId="3E9BB10F" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r w:rsidRPr="007A619A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dzejnapg@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2F6BA47F" w14:textId="14EC9DDD" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009345FE" w14:paraId="33104A94" w14:textId="77777777">
         <w:tc>
@@ -35254,74 +35599,74 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 226-690</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="493D4E2C" w14:textId="77777777" w:rsidR="009345FE" w:rsidRDefault="009345FE" w:rsidP="009345FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.enisapazalja@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4FECC37A" w14:textId="77777777" w:rsidR="009345FE" w:rsidRDefault="009345FE" w:rsidP="009345FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>enisa@pazalja.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="16E039A6" w14:textId="77777777" w:rsidR="009345FE" w:rsidRDefault="009345FE" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="43EC7484" w14:textId="77777777">
@@ -35467,51 +35812,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B3BE5D1" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="hr-HR" w:eastAsia="bs-Latn-BA"/>
                 </w:rPr>
                 <w:t>advokatiaim@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="23CD485A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -35612,51 +35957,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 668-655, 061 135-620</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B269FCD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senadpecanin@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="65840145" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="155D661C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -35894,51 +36239,51 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 209-805, 063 387-298</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E62DE68" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.pelak@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="71FB079B" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF71C5" w14:paraId="674AC5AE" w14:textId="77777777">
         <w:tc>
@@ -36048,51 +36393,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>033 873 731, 060 3235477</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52ABD864" w14:textId="77777777" w:rsidR="00FF71C5" w:rsidRDefault="00FF71C5" w:rsidP="00FF71C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r w:rsidRPr="004B60FF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>iperic321@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5051A599" w14:textId="77777777" w:rsidR="00FF71C5" w:rsidRDefault="00FF71C5" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="69A7F6CF" w14:textId="77777777">
         <w:tc>
@@ -36346,51 +36691,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 252-925</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0187231C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senad@advokatpizovic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="34BA2E67" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="079179F9" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -36489,51 +36834,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 229-219, tel/fax033  653-710</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="701AEBCE" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sanel.podrug@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="53D530B3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="23BA6763" w14:textId="77777777">
         <w:tc>
@@ -36643,51 +36988,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 548 482</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0538DEB7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dunjaporopat@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="71C4BE03" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="688AB4CE" w14:textId="77777777">
         <w:tc>
@@ -36798,51 +37143,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Tel 033 430-129, 061 221-309 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4692DCCC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senijaporopat@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0B2D6BBC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="580C16E0" w14:textId="77777777">
         <w:tc>
@@ -36948,51 +37293,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 232-263 i 061 268-948</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4382D4F8" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mpotogija@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0F76B50B" w14:textId="30A8E95F" w:rsidR="003A74A1" w:rsidRPr="002D5968" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="337CE6A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -37098,51 +37443,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 232-263 i 061 221-590</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6812C783" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>tarikpotogija@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="103C8B68" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59A94405" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -37244,51 +37589,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 272 671</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1220D29D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>poturovic.jasmin@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="291A8DDE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B82F141" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
@@ -37429,74 +37774,74 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, fax 033/973-046</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F3850A3" w14:textId="77777777" w:rsidR="00614737" w:rsidRDefault="00614737" w:rsidP="00614737">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>info@advokatprses.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1E7A4FDD" w14:textId="77777777" w:rsidR="00614737" w:rsidRDefault="00614737" w:rsidP="00614737">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>elmir.prses@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0E74923B" w14:textId="0776B8BB" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="2EEA6397" w14:textId="77777777">
@@ -37625,51 +37970,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 211 549</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02D9829E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.jasminapujagic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6D74A4FD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="7D1458D7" w14:textId="77777777">
         <w:tc>
@@ -37779,51 +38124,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 200-216, tel/fax033  222-532 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47CF76FB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>taiba.purisevic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="185DB6E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10A13242" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -37940,51 +38285,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>tel. 033 878-400, fax 033 878-401</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67C55513" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mersiha@advokatpizovic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1B2128BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AEF9AE0" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -38083,51 +38428,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 460-809, Tel. 033  202-196, fax. 033 213-990 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CCABBE2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>jesenka78@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0896C571" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="519D0B06" w14:textId="77777777">
         <w:tc>
@@ -38255,79 +38600,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax 033 213-990</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6965AA2F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>edina.residovic@lawoffice-sa.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7C3ECBA0" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.lawoffice-sa.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1016B150" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="48CB1173" w14:textId="77777777">
         <w:tc>
@@ -38437,51 +38782,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 237-428</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E9BF0CA" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nenorizvan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4F714E06" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6B2B3260" w14:textId="77777777">
         <w:tc>
@@ -38591,51 +38936,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 55 22 61</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61931257" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>haris.rizvanovic.hr@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="62337563" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="54DB09F7" w14:textId="77777777">
         <w:tc>
@@ -38745,51 +39090,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 138 243</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2829A2D9" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.rovcanin@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6059172D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="557C708A" w14:textId="77777777">
         <w:tc>
@@ -38899,51 +39244,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 352-288</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18FF15C4" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>maja.sadovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0CF2B0FC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="7A029455" w14:textId="77777777">
         <w:tc>
@@ -39054,51 +39399,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 843-147, 061 132 212</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5401CE8C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.sakaselma@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="645DB556" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="48E9430D" w14:textId="77777777">
         <w:tc>
@@ -39219,79 +39564,79 @@
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B1F2D8A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>avdo.salihbegovic@advokati-sk.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="632621BD" w14:textId="0D311413" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokati-sk.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="3E740A6A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -39377,51 +39722,51 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CE87F9A" w14:textId="776EEAD0" w:rsidR="00705EE1" w:rsidRPr="00EC3091" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Tel/fax 033 203-678, 061 722-508 i e-mail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatsallerosenk@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="19552ED3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -39524,51 +39869,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>060 316 3104</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52CCE40A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.jasminasaltaga@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="22303F52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -39670,51 +40015,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 904 556</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0551083C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>damir@akss.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="10B59C0C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="72566FF7" w14:textId="77777777">
         <w:tc>
@@ -39824,51 +40169,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 544-842</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D75A5CD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.aidasarajcic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7566584D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6B64F124" w14:textId="77777777">
         <w:tc>
@@ -39999,51 +40344,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 143-630 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21198736" w14:textId="27C7534D" w:rsidR="00705EE1" w:rsidRPr="0013266C" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>advokat.almir@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="3CD2C6E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A83D9B5" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:numPr>
@@ -40160,51 +40505,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 139-507</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07FE1F97" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>slejla@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3B0EAB6A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1BD669F6" w14:textId="77777777">
         <w:tc>
@@ -40333,51 +40678,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax 668-140</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EBED9D9" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>silermin@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4AB81A92" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13E03824" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -40494,51 +40839,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 008 171</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48E770B3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>amar.sipovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="71DB5885" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="55E40D48" w14:textId="77777777">
         <w:tc>
@@ -40685,51 +41030,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 789-304</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="445E8B51" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: mirsad.sipovic@gmail.com </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.sipovic.mirsad@live.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7A136A5B" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="60D3008C" w14:textId="77777777">
         <w:tc>
@@ -40841,74 +41186,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 091 391</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21BAB9C6" w14:textId="77777777" w:rsidR="000C78F6" w:rsidRPr="000C78F6" w:rsidRDefault="00705EE1" w:rsidP="000C78F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r w:rsidR="000C78F6" w:rsidRPr="000C78F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.eminovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1375A019" w14:textId="77777777" w:rsidR="000C78F6" w:rsidRPr="000C78F6" w:rsidRDefault="000C78F6" w:rsidP="000C78F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r w:rsidRPr="000C78F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>mirelalejla@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4A49BD36" w14:textId="228B9748" w:rsidR="00705EE1" w:rsidRPr="000C78F6" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09EC972A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
@@ -41043,51 +41388,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 553-107</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ED13B63" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>skopljak.mustafa@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="5857B5F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="605B12E3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -41186,51 +41531,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 061 310-575, tel/fax033  237-656</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5243B380" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sdzenana@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0A4A1D6E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="46C805E7" w14:textId="77777777">
         <w:tc>
@@ -41340,51 +41685,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 619-625, tel. 033 624-892</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F554EF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>enver.smajkan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1B56EA94" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="029747C9" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -41481,53 +41826,54 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 218-372, 061 745-515</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72A41217" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>n.smajovic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1A5BA088" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7071EABB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -41626,51 +41972,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 474 675</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09DDBB00" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>darko@akks.ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="72009769" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -41776,51 +42122,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 315 923, fax 033 842 092</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E0C2C63" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.suljagic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="540F8225" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="18630406" w14:textId="77777777">
         <w:tc>
@@ -41930,72 +42276,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">061 819 701, tel/fax033  263 925 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="393329B0" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nejra.suljic@curtlaw.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7AD31D93" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nejra.s86@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="10228C0A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="10AA1616" w14:textId="77777777">
         <w:tc>
@@ -42101,51 +42447,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 109 167 i tel/fax 033 211-447</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3612D3C6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>edosaban@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0B532B20" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="209EA1FD" w14:textId="77777777">
         <w:tc>
@@ -42251,51 +42597,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 795-449 i tel 033 616-509</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45A6C20B" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sapcanin_amir@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0A1D0469" w14:textId="77777777" w:rsidR="00820108" w:rsidRDefault="00820108" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="296EF44B" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
@@ -42429,51 +42775,51 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65B102EC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat_nedzlasehic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="52C9F5FE" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="08BCF006" w14:textId="77777777">
         <w:tc>
@@ -42583,51 +42929,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Fax/tel. 033 556-520 i 061 160-627</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4743A27A" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatsehovic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="08D6163B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5350D784" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -42728,51 +43074,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Fax/tel. 033 556-520 i 061 356-697</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D545F3A" w14:textId="24D38100" w:rsidR="00705EE1" w:rsidRPr="0013266C" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatsehovic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00995242" w14:paraId="3501291B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="789F9A7C" w14:textId="77777777" w:rsidR="00995242" w:rsidRDefault="00995242" w:rsidP="00705EE1">
             <w:pPr>
@@ -42871,51 +43217,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 501 499</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47A708F7" w14:textId="77777777" w:rsidR="00995242" w:rsidRDefault="00995242" w:rsidP="00995242">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r w:rsidRPr="006575D1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.asim.tanovic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2871E8EA" w14:textId="77777777" w:rsidR="00995242" w:rsidRDefault="00995242" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="731632FB" w14:textId="77777777">
         <w:tc>
@@ -43025,51 +43371,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 777-944</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F72F454" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.tanovickenan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="38140525" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="69E6F058" w14:textId="77777777">
         <w:tc>
@@ -43181,51 +43527,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 230-300</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ABE3641" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>selma.tartic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6E345D29" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="21C9502D" w14:textId="77777777">
         <w:tc>
@@ -43337,51 +43683,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 603 605</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F9B6CB6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>taslamanilda@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="78A6604D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="56322DFE" w14:textId="77777777">
         <w:tc>
@@ -43491,51 +43837,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>062 955-605</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03C59C23" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokattemimss@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4F038C82" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="3AA2CAD0" w14:textId="77777777">
         <w:tc>
@@ -43646,81 +43992,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 211-951,061 211-555, 061 299-565</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="180926BB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> i e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv_temin_semso@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="321F9C51" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.zaktemin.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="01BC94BD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="085ADFF1" w14:textId="77777777">
         <w:tc>
@@ -43830,51 +44176,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 304-252 tel/fax 033 668-673</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="796953D0" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>zlatant@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="58C13D56" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="2FE803A2" w14:textId="77777777">
         <w:tc>
@@ -43988,51 +44334,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 443-135, tel/fax 033 203 624</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60FEF41E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>terzimehiclejla@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="22F898B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16AE07AC" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
@@ -44128,51 +44474,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 219-405 061 865 974</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3675B4DA" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokattihic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="281AB0AD" w14:textId="77777777" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="267FB27F" w14:textId="77777777">
         <w:tc>
@@ -44415,51 +44761,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 131-517 i tel/fax 033 465-686</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="425B979C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokattutundzic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7F21801F" w14:textId="77777777" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="16DCDAC1" w14:textId="77777777">
         <w:tc>
@@ -44567,54 +44913,53 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 928 323</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="144BCB82" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>t</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ari</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>k.velic@gmail.com</w:t>
               </w:r>
@@ -44745,51 +45090,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>062 788 833</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="572089F2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.velicanin@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1658DBB6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -44897,51 +45242,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>067 11-66-999, tel/fax 033 614-747</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EB53B99" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>veselinovic@mail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4BD1E1C3" w14:textId="5831B7B0" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4CB97CC0" w14:textId="77777777">
         <w:tc>
@@ -45047,51 +45392,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 139-439Tel/fax 033 660-656</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="430F3CD0" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>vasvijavidovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="04F52C84" w14:textId="77777777" w:rsidR="003A74A1" w:rsidRDefault="003A74A1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="5B4A1776" w14:textId="77777777">
         <w:tc>
@@ -45215,97 +45560,97 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 491-497</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70515963" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>info@advokat-vila.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7BDF0F37" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nermin@advokat-vila.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3757B2AF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokat-vila.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="42128376" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4D9154B6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
@@ -45414,51 +45759,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 604-703</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36597BDD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dejan.vracic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="21F19FEF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00991B29" w14:paraId="0FEF86C5" w14:textId="77777777">
         <w:tc>
@@ -45568,51 +45913,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 051 756</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="296F31CC" w14:textId="77777777" w:rsidR="00991B29" w:rsidRDefault="00991B29" w:rsidP="00991B29">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ured@adokatvrca.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="06A8AC88" w14:textId="77777777" w:rsidR="00991B29" w:rsidRDefault="00991B29" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="3F74EA6A" w14:textId="77777777">
         <w:tc>
@@ -45722,51 +46067,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>tel/fax 033 204-493 061 227-345</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="000E4B8C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>bojan.vukovic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="764CAD3B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46B266FB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -45867,51 +46212,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 925 146</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B9BA883" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>andrea.coric@lgl.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4886CBFE" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="129996C2" w14:textId="77777777">
         <w:tc>
@@ -46021,51 +46366,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 749-516, fax 033 442-403</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="757A2178" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sead_zijadic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6962E935" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1A2DCA4B" w14:textId="77777777">
         <w:tc>
@@ -46182,51 +46527,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 217-745, 061 218-073 i</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A2936F2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>zlaticaz@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4316EE79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69B653C5" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -46332,51 +46677,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 219-889 i tel/fax 033 442-403</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31E20DE6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.selmanzijadic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="483C0EF7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="601218FE" w14:textId="77777777">
         <w:tc>
@@ -46503,51 +46848,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax033  258-881</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="104E6701" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>drazenzubak@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2AD2479D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="74322A32" w14:textId="77777777">
         <w:tc>
@@ -46664,51 +47009,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 142-946</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13FD36F6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>azulkic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6CEEC390" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66E2E87F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -46825,132 +47170,132 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>tel. 033 873 731, fax 033 873 732</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46B00E1E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r w:rsidRPr="00FA4C48">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>vanja.zdero@infinle-law.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="13277CE3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4389AE29" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13EB2740" w14:textId="44D3379D" w:rsidR="00B421DD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13EB2740" w14:textId="175F2551" w:rsidR="00B421DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sarajevo, </w:t>
       </w:r>
-      <w:r w:rsidR="00D95CAA">
+      <w:r w:rsidR="00FF0B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C063FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00744E43">
+      <w:r w:rsidR="007460AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00C063FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
@@ -47008,50 +47353,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1A314C2B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71FA91C3" w14:textId="6108902D" w:rsidR="00B421DD" w:rsidRDefault="00000000" w:rsidP="0013266C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -47088,58 +47434,58 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B421DD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64587784" w14:textId="77777777" w:rsidR="000D031D" w:rsidRDefault="000D031D">
+    <w:p w14:paraId="6687AAA3" w14:textId="77777777" w:rsidR="00444B9F" w:rsidRDefault="00444B9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3543EF7B" w14:textId="77777777" w:rsidR="000D031D" w:rsidRDefault="000D031D">
+    <w:p w14:paraId="0365DF02" w14:textId="77777777" w:rsidR="00444B9F" w:rsidRDefault="00444B9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -47162,58 +47508,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="273A0ED6" w14:textId="77777777" w:rsidR="000D031D" w:rsidRDefault="000D031D">
+    <w:p w14:paraId="65D82D0E" w14:textId="77777777" w:rsidR="00444B9F" w:rsidRDefault="00444B9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BCF4D04" w14:textId="77777777" w:rsidR="000D031D" w:rsidRDefault="000D031D">
+    <w:p w14:paraId="4DC8CEE0" w14:textId="77777777" w:rsidR="00444B9F" w:rsidRDefault="00444B9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B167A93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B167A93"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -47349,50 +47695,51 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00232094"/>
+    <w:rsid w:val="00000E33"/>
     <w:rsid w:val="000015D9"/>
     <w:rsid w:val="000017FE"/>
     <w:rsid w:val="00002394"/>
     <w:rsid w:val="0000248C"/>
     <w:rsid w:val="000029D7"/>
     <w:rsid w:val="00003187"/>
     <w:rsid w:val="0000332C"/>
     <w:rsid w:val="0000506B"/>
     <w:rsid w:val="000060B4"/>
     <w:rsid w:val="000071A4"/>
     <w:rsid w:val="000101FE"/>
     <w:rsid w:val="00010EA5"/>
     <w:rsid w:val="00021B18"/>
     <w:rsid w:val="000224D2"/>
     <w:rsid w:val="00023C8C"/>
     <w:rsid w:val="00025D73"/>
     <w:rsid w:val="00027A35"/>
     <w:rsid w:val="00031179"/>
     <w:rsid w:val="000337E2"/>
     <w:rsid w:val="00033F2A"/>
     <w:rsid w:val="000344FF"/>
     <w:rsid w:val="000352AE"/>
     <w:rsid w:val="000362C6"/>
     <w:rsid w:val="0003740E"/>
     <w:rsid w:val="000377AB"/>
@@ -47544,50 +47891,51 @@
     <w:rsid w:val="00252D9F"/>
     <w:rsid w:val="00257F93"/>
     <w:rsid w:val="00261123"/>
     <w:rsid w:val="002622DC"/>
     <w:rsid w:val="00265D87"/>
     <w:rsid w:val="00267031"/>
     <w:rsid w:val="0027015D"/>
     <w:rsid w:val="0027059D"/>
     <w:rsid w:val="00270EEC"/>
     <w:rsid w:val="00274335"/>
     <w:rsid w:val="00274ED8"/>
     <w:rsid w:val="00277D50"/>
     <w:rsid w:val="0028155B"/>
     <w:rsid w:val="002824B6"/>
     <w:rsid w:val="00282F2B"/>
     <w:rsid w:val="00283164"/>
     <w:rsid w:val="0028347F"/>
     <w:rsid w:val="00284C71"/>
     <w:rsid w:val="002858CC"/>
     <w:rsid w:val="00286348"/>
     <w:rsid w:val="00287630"/>
     <w:rsid w:val="00290BEF"/>
     <w:rsid w:val="00291742"/>
     <w:rsid w:val="00291890"/>
     <w:rsid w:val="0029193D"/>
+    <w:rsid w:val="00291DAF"/>
     <w:rsid w:val="002942E2"/>
     <w:rsid w:val="0029466E"/>
     <w:rsid w:val="00295507"/>
     <w:rsid w:val="0029580E"/>
     <w:rsid w:val="002A0E0F"/>
     <w:rsid w:val="002A2421"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002A6687"/>
     <w:rsid w:val="002A6C3F"/>
     <w:rsid w:val="002B1135"/>
     <w:rsid w:val="002B3556"/>
     <w:rsid w:val="002B4DC2"/>
     <w:rsid w:val="002C1229"/>
     <w:rsid w:val="002C4B7F"/>
     <w:rsid w:val="002C4F53"/>
     <w:rsid w:val="002C609E"/>
     <w:rsid w:val="002C62BA"/>
     <w:rsid w:val="002C7402"/>
     <w:rsid w:val="002C7857"/>
     <w:rsid w:val="002D5968"/>
     <w:rsid w:val="002E1AA5"/>
     <w:rsid w:val="002E46B7"/>
     <w:rsid w:val="002E5EE8"/>
     <w:rsid w:val="002E63F5"/>
     <w:rsid w:val="002E6DFE"/>
@@ -47673,130 +48021,133 @@
     <w:rsid w:val="003C7503"/>
     <w:rsid w:val="003C7CF9"/>
     <w:rsid w:val="003D131B"/>
     <w:rsid w:val="003D413E"/>
     <w:rsid w:val="003D45B5"/>
     <w:rsid w:val="003D670A"/>
     <w:rsid w:val="003D7FD0"/>
     <w:rsid w:val="003E00EA"/>
     <w:rsid w:val="003E07E3"/>
     <w:rsid w:val="003E0D3A"/>
     <w:rsid w:val="003E17A8"/>
     <w:rsid w:val="003E2B4D"/>
     <w:rsid w:val="003E34BB"/>
     <w:rsid w:val="003E5B77"/>
     <w:rsid w:val="003E5C7E"/>
     <w:rsid w:val="003E670E"/>
     <w:rsid w:val="003E6D90"/>
     <w:rsid w:val="003E71D5"/>
     <w:rsid w:val="003F2CD0"/>
     <w:rsid w:val="003F3B27"/>
     <w:rsid w:val="003F3C7B"/>
     <w:rsid w:val="003F4293"/>
     <w:rsid w:val="003F43BB"/>
     <w:rsid w:val="003F64BC"/>
     <w:rsid w:val="003F70FB"/>
+    <w:rsid w:val="003F7A5E"/>
     <w:rsid w:val="00400AA8"/>
     <w:rsid w:val="00405AD6"/>
     <w:rsid w:val="004060AE"/>
     <w:rsid w:val="004107CD"/>
     <w:rsid w:val="00414D65"/>
     <w:rsid w:val="00414F4B"/>
     <w:rsid w:val="00415055"/>
     <w:rsid w:val="00415A8E"/>
     <w:rsid w:val="004173CC"/>
     <w:rsid w:val="00417D09"/>
     <w:rsid w:val="0042138F"/>
     <w:rsid w:val="00421ECE"/>
     <w:rsid w:val="00422CDC"/>
     <w:rsid w:val="004253DB"/>
     <w:rsid w:val="004268E9"/>
     <w:rsid w:val="00427248"/>
     <w:rsid w:val="00430875"/>
     <w:rsid w:val="00431BB1"/>
     <w:rsid w:val="00432343"/>
     <w:rsid w:val="00435524"/>
     <w:rsid w:val="004357FE"/>
     <w:rsid w:val="004362BC"/>
     <w:rsid w:val="00437B12"/>
     <w:rsid w:val="00437EAC"/>
     <w:rsid w:val="00440065"/>
     <w:rsid w:val="00440CFE"/>
     <w:rsid w:val="00441048"/>
     <w:rsid w:val="00441695"/>
     <w:rsid w:val="00441A44"/>
     <w:rsid w:val="0044315D"/>
+    <w:rsid w:val="00444B9F"/>
     <w:rsid w:val="004451E6"/>
     <w:rsid w:val="00450C64"/>
     <w:rsid w:val="0045499C"/>
     <w:rsid w:val="00455DB2"/>
     <w:rsid w:val="00455E29"/>
     <w:rsid w:val="00456CFD"/>
     <w:rsid w:val="00457773"/>
     <w:rsid w:val="004579BF"/>
     <w:rsid w:val="00457D5C"/>
     <w:rsid w:val="00463552"/>
     <w:rsid w:val="00474EB9"/>
     <w:rsid w:val="00475DC0"/>
     <w:rsid w:val="00475E9C"/>
     <w:rsid w:val="004760CC"/>
     <w:rsid w:val="004762D5"/>
     <w:rsid w:val="004829B3"/>
     <w:rsid w:val="0048337F"/>
     <w:rsid w:val="00484260"/>
     <w:rsid w:val="004844BE"/>
     <w:rsid w:val="004858DF"/>
     <w:rsid w:val="00492363"/>
     <w:rsid w:val="004A3BC1"/>
     <w:rsid w:val="004A5E3C"/>
     <w:rsid w:val="004A6613"/>
     <w:rsid w:val="004A76A1"/>
     <w:rsid w:val="004B0358"/>
     <w:rsid w:val="004B2338"/>
     <w:rsid w:val="004B2B22"/>
     <w:rsid w:val="004B4063"/>
     <w:rsid w:val="004B6345"/>
     <w:rsid w:val="004B7298"/>
     <w:rsid w:val="004C0E3B"/>
     <w:rsid w:val="004C5811"/>
     <w:rsid w:val="004C5D0E"/>
     <w:rsid w:val="004C7B57"/>
     <w:rsid w:val="004D1338"/>
     <w:rsid w:val="004D40F4"/>
     <w:rsid w:val="004D4404"/>
     <w:rsid w:val="004D4B07"/>
     <w:rsid w:val="004D6EC6"/>
     <w:rsid w:val="004E052C"/>
     <w:rsid w:val="004E61FC"/>
     <w:rsid w:val="004E74E3"/>
     <w:rsid w:val="004F0B1F"/>
     <w:rsid w:val="004F33FE"/>
     <w:rsid w:val="004F3947"/>
     <w:rsid w:val="004F4F74"/>
     <w:rsid w:val="005008FF"/>
     <w:rsid w:val="0050178D"/>
     <w:rsid w:val="0050479E"/>
+    <w:rsid w:val="00505814"/>
     <w:rsid w:val="00515739"/>
     <w:rsid w:val="0051710B"/>
     <w:rsid w:val="005220C4"/>
     <w:rsid w:val="005232D9"/>
     <w:rsid w:val="005253C3"/>
     <w:rsid w:val="00526919"/>
     <w:rsid w:val="00530074"/>
     <w:rsid w:val="00533788"/>
     <w:rsid w:val="00533D67"/>
     <w:rsid w:val="00534D45"/>
     <w:rsid w:val="00535E3F"/>
     <w:rsid w:val="0054382B"/>
     <w:rsid w:val="00543E27"/>
     <w:rsid w:val="00551795"/>
     <w:rsid w:val="00551FA3"/>
     <w:rsid w:val="00553761"/>
     <w:rsid w:val="00556372"/>
     <w:rsid w:val="00557585"/>
     <w:rsid w:val="00557C51"/>
     <w:rsid w:val="005623F3"/>
     <w:rsid w:val="005627BF"/>
     <w:rsid w:val="00564C8B"/>
     <w:rsid w:val="00570A2E"/>
     <w:rsid w:val="005808FF"/>
     <w:rsid w:val="00581E16"/>
@@ -47831,133 +48182,139 @@
     <w:rsid w:val="006012C9"/>
     <w:rsid w:val="0060230B"/>
     <w:rsid w:val="00602CD0"/>
     <w:rsid w:val="00606E96"/>
     <w:rsid w:val="00611BB7"/>
     <w:rsid w:val="00614737"/>
     <w:rsid w:val="006153C0"/>
     <w:rsid w:val="00616D60"/>
     <w:rsid w:val="006176FA"/>
     <w:rsid w:val="00617C71"/>
     <w:rsid w:val="00617E94"/>
     <w:rsid w:val="006274BC"/>
     <w:rsid w:val="00632E66"/>
     <w:rsid w:val="006367B5"/>
     <w:rsid w:val="0064043F"/>
     <w:rsid w:val="00642082"/>
     <w:rsid w:val="00643A93"/>
     <w:rsid w:val="0064522A"/>
     <w:rsid w:val="00647A0B"/>
     <w:rsid w:val="006511A2"/>
     <w:rsid w:val="00652CD9"/>
     <w:rsid w:val="00652D30"/>
     <w:rsid w:val="00655783"/>
     <w:rsid w:val="00655EFD"/>
     <w:rsid w:val="0065674D"/>
+    <w:rsid w:val="0066152F"/>
     <w:rsid w:val="006630EA"/>
     <w:rsid w:val="006669A2"/>
     <w:rsid w:val="00670935"/>
     <w:rsid w:val="00673F2B"/>
     <w:rsid w:val="00676A5E"/>
     <w:rsid w:val="00676F33"/>
     <w:rsid w:val="00677677"/>
     <w:rsid w:val="006809BE"/>
     <w:rsid w:val="00681658"/>
     <w:rsid w:val="00687610"/>
     <w:rsid w:val="00687B0C"/>
     <w:rsid w:val="00690BB1"/>
     <w:rsid w:val="00691042"/>
     <w:rsid w:val="00692DB1"/>
     <w:rsid w:val="006934EF"/>
     <w:rsid w:val="00696363"/>
     <w:rsid w:val="006A4F31"/>
     <w:rsid w:val="006A50B2"/>
+    <w:rsid w:val="006A50D2"/>
     <w:rsid w:val="006B0DEF"/>
     <w:rsid w:val="006B32EF"/>
     <w:rsid w:val="006B35B2"/>
     <w:rsid w:val="006B56FE"/>
     <w:rsid w:val="006B6C2B"/>
     <w:rsid w:val="006B71BD"/>
     <w:rsid w:val="006B71C3"/>
     <w:rsid w:val="006C1BCF"/>
     <w:rsid w:val="006C1FF2"/>
     <w:rsid w:val="006C3E7E"/>
     <w:rsid w:val="006C50A5"/>
     <w:rsid w:val="006C545E"/>
     <w:rsid w:val="006C6409"/>
     <w:rsid w:val="006C7799"/>
     <w:rsid w:val="006C794C"/>
     <w:rsid w:val="006D538D"/>
     <w:rsid w:val="006D54DB"/>
     <w:rsid w:val="006D5868"/>
     <w:rsid w:val="006D58DD"/>
     <w:rsid w:val="006E2ADB"/>
     <w:rsid w:val="006F0800"/>
     <w:rsid w:val="006F1A26"/>
     <w:rsid w:val="006F3486"/>
     <w:rsid w:val="006F533D"/>
     <w:rsid w:val="006F79B8"/>
     <w:rsid w:val="00700473"/>
     <w:rsid w:val="00700F14"/>
     <w:rsid w:val="00703AA6"/>
     <w:rsid w:val="00703F98"/>
+    <w:rsid w:val="007040D5"/>
     <w:rsid w:val="00705EE1"/>
     <w:rsid w:val="0070616A"/>
     <w:rsid w:val="007068C3"/>
     <w:rsid w:val="00707538"/>
     <w:rsid w:val="007102EC"/>
     <w:rsid w:val="00710996"/>
     <w:rsid w:val="00712A77"/>
     <w:rsid w:val="007153A7"/>
     <w:rsid w:val="0072032D"/>
     <w:rsid w:val="00720498"/>
     <w:rsid w:val="00720A92"/>
     <w:rsid w:val="00721785"/>
     <w:rsid w:val="0072235E"/>
     <w:rsid w:val="0072345F"/>
     <w:rsid w:val="007241A3"/>
     <w:rsid w:val="00725358"/>
     <w:rsid w:val="00725910"/>
     <w:rsid w:val="007324DC"/>
     <w:rsid w:val="00734C01"/>
     <w:rsid w:val="00735FC2"/>
     <w:rsid w:val="00736800"/>
+    <w:rsid w:val="007402BF"/>
     <w:rsid w:val="00742AFF"/>
     <w:rsid w:val="00744DD4"/>
     <w:rsid w:val="00744E43"/>
+    <w:rsid w:val="007460AC"/>
     <w:rsid w:val="00746C94"/>
     <w:rsid w:val="00746FA9"/>
     <w:rsid w:val="0075156D"/>
     <w:rsid w:val="00751C58"/>
     <w:rsid w:val="00755024"/>
     <w:rsid w:val="00755318"/>
     <w:rsid w:val="007562A3"/>
     <w:rsid w:val="00757D49"/>
     <w:rsid w:val="00757D6C"/>
     <w:rsid w:val="00761266"/>
     <w:rsid w:val="00766EF4"/>
     <w:rsid w:val="0077195A"/>
+    <w:rsid w:val="00773445"/>
     <w:rsid w:val="00773C4E"/>
     <w:rsid w:val="00777251"/>
     <w:rsid w:val="00795742"/>
     <w:rsid w:val="007978FD"/>
     <w:rsid w:val="00797ADD"/>
     <w:rsid w:val="00797DAD"/>
     <w:rsid w:val="007A07E0"/>
     <w:rsid w:val="007A3AF3"/>
     <w:rsid w:val="007A4127"/>
     <w:rsid w:val="007A6062"/>
     <w:rsid w:val="007A7ED7"/>
     <w:rsid w:val="007B0B4C"/>
     <w:rsid w:val="007B32EF"/>
     <w:rsid w:val="007B4ED5"/>
     <w:rsid w:val="007B645F"/>
     <w:rsid w:val="007C1923"/>
     <w:rsid w:val="007C788D"/>
     <w:rsid w:val="007C7F9D"/>
     <w:rsid w:val="007D55FA"/>
     <w:rsid w:val="007D7357"/>
     <w:rsid w:val="007E1FC8"/>
     <w:rsid w:val="007E30E5"/>
     <w:rsid w:val="007E570C"/>
     <w:rsid w:val="007F3CF2"/>
     <w:rsid w:val="007F41F0"/>
@@ -48243,50 +48600,51 @@
     <w:rsid w:val="00BE39C3"/>
     <w:rsid w:val="00BE4FBF"/>
     <w:rsid w:val="00BE68B5"/>
     <w:rsid w:val="00BF2C97"/>
     <w:rsid w:val="00BF5204"/>
     <w:rsid w:val="00BF5ECB"/>
     <w:rsid w:val="00C0404C"/>
     <w:rsid w:val="00C0563E"/>
     <w:rsid w:val="00C05E77"/>
     <w:rsid w:val="00C063FD"/>
     <w:rsid w:val="00C07080"/>
     <w:rsid w:val="00C10194"/>
     <w:rsid w:val="00C1336F"/>
     <w:rsid w:val="00C342E7"/>
     <w:rsid w:val="00C358D9"/>
     <w:rsid w:val="00C442BE"/>
     <w:rsid w:val="00C4483A"/>
     <w:rsid w:val="00C451A3"/>
     <w:rsid w:val="00C50CF5"/>
     <w:rsid w:val="00C57520"/>
     <w:rsid w:val="00C57F88"/>
     <w:rsid w:val="00C600BD"/>
     <w:rsid w:val="00C65014"/>
     <w:rsid w:val="00C65E04"/>
     <w:rsid w:val="00C667CB"/>
+    <w:rsid w:val="00C707CB"/>
     <w:rsid w:val="00C7254A"/>
     <w:rsid w:val="00C743D0"/>
     <w:rsid w:val="00C7598B"/>
     <w:rsid w:val="00C77679"/>
     <w:rsid w:val="00C83CC6"/>
     <w:rsid w:val="00C848CF"/>
     <w:rsid w:val="00C8706D"/>
     <w:rsid w:val="00C87795"/>
     <w:rsid w:val="00C91ABC"/>
     <w:rsid w:val="00C92332"/>
     <w:rsid w:val="00C938B6"/>
     <w:rsid w:val="00C945EE"/>
     <w:rsid w:val="00C95469"/>
     <w:rsid w:val="00C97281"/>
     <w:rsid w:val="00CA438F"/>
     <w:rsid w:val="00CA537D"/>
     <w:rsid w:val="00CA621D"/>
     <w:rsid w:val="00CB0A69"/>
     <w:rsid w:val="00CB16FF"/>
     <w:rsid w:val="00CB5669"/>
     <w:rsid w:val="00CB7063"/>
     <w:rsid w:val="00CC0774"/>
     <w:rsid w:val="00CC1426"/>
     <w:rsid w:val="00CC2D62"/>
     <w:rsid w:val="00CC4018"/>
@@ -48486,50 +48844,52 @@
     <w:rsid w:val="00F84C7C"/>
     <w:rsid w:val="00F91902"/>
     <w:rsid w:val="00F927FB"/>
     <w:rsid w:val="00F9577C"/>
     <w:rsid w:val="00F95972"/>
     <w:rsid w:val="00F95F1D"/>
     <w:rsid w:val="00F96C3E"/>
     <w:rsid w:val="00FA6334"/>
     <w:rsid w:val="00FA7004"/>
     <w:rsid w:val="00FB3201"/>
     <w:rsid w:val="00FB3CBD"/>
     <w:rsid w:val="00FB7238"/>
     <w:rsid w:val="00FB7F66"/>
     <w:rsid w:val="00FC298B"/>
     <w:rsid w:val="00FC2B63"/>
     <w:rsid w:val="00FD03AF"/>
     <w:rsid w:val="00FD4A03"/>
     <w:rsid w:val="00FD602C"/>
     <w:rsid w:val="00FD6E9F"/>
     <w:rsid w:val="00FD785D"/>
     <w:rsid w:val="00FD7DAC"/>
     <w:rsid w:val="00FE0DCE"/>
     <w:rsid w:val="00FE19AF"/>
     <w:rsid w:val="00FE2FBA"/>
     <w:rsid w:val="00FE41B3"/>
+    <w:rsid w:val="00FE75B2"/>
+    <w:rsid w:val="00FF0B3E"/>
     <w:rsid w:val="00FF2770"/>
     <w:rsid w:val="00FF41E1"/>
     <w:rsid w:val="00FF49F6"/>
     <w:rsid w:val="00FF71C5"/>
     <w:rsid w:val="309D4676"/>
     <w:rsid w:val="50D61633"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bs-Latn-BA" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -49105,50 +49465,60 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B4A41"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7A5E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="333193637">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1124929547">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -49170,51 +49540,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1933320049">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lelahasanbegovic@gmail.com" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zaktemin.com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattutundzic@yahoo.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arslanagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.abegovic@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.dupovac.59@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armin.ibrahimpasic@gmail.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drustvoadvokatsko@gmail.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azer.kusmic@gmail.com" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersija.mesanovic@gmail.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nezirica@bih.net.ba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fuad.golic@bih.net.ba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.ba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sapcanin_amir@hotmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v.adamovic@outlook.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enverbazdar@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dino.bucuk@hotmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhasa508@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida_junuzovic@hotmail.com" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ademfestic@gmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kahriman@gmail.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kopic@gmail.com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muminovicad@gmail.com" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edinaot@hotmail.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirelalejla@hotmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna.avdibegovic@headlegal.ba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenko@adv.ba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celiksemir@hotmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edo.h@poslovnost.ba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ibrahimpasic@yahoo.comk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_nedzlasehic@bih.net.ba" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarik.velic@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ifticdzaferovic@gmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.asim.jusic@gmail.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@gmail.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muamera.lagumdzija@outlook.com" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesicnusret@icloud.com" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-neziric.ba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanel.podrug@gmail.com" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsallerosenk@hotmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ademovic-lawoffice.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becirovic.dzemail@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-golic.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajro.hota@bih.net.ba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skopljak.mustafa@gmail.com" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sead_zijadic@hotmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismet.burovic@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatski.ured.delic@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:filipovic_mirza@hotmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawfirm@bih.net.ba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaknjasevic@yahoo.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.emirkosovac@gmail.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlatutundzic.sa@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pandurevicmiodrag.3r3a@gmail.com" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenka78@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdic@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dijanahasic@yahoo.com" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.jasminasaltaga@gmail.com" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.velicanin@outlook.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mustafabesic@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.cingic@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enesdzafic@yahoo.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabinahotacatovic@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@advokat-jusic.ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@outlook.com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadlagumdzija7@gmail.com" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesic.n@bih.net.ba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.igor.nikolic@gmail.com" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunjaporopat@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldaraganovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amragurda@gmail.com" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edina.residovic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdzenana@hotmail.com" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlaticaz@bih.net.ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.nedzad@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advjasminacero@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma@dhglegal.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakfilipovic@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advhasic@hotmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibrisimovicmak@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rak.sarajevo@gmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.kapetanovic@advokati-sk.ba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna_kovac@hotmail.com" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.muratovic@mhb.ba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pandzic@hotmail.com" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senijaporopat@yahoo.com" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@akss.ba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veselinovic@mail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lejlababic@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almabiberovic@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:colpafuad@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amir.hadzic@mail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hota@hotmail.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_jajagic@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatskakancelarija.katovic@gmail.com" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izet.lalicic@gmail.com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmiric@gmail.com" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnan.novo@lol.ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.alisahm@gmail.com" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alen_nakic@yahoo.com" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzejnapg@gmail.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pelak@bih.net.ba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sakaselma@gmail.com" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.s86@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mak@aganovic.ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web:%20www.bandovic.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida.beganovic-handagic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asimcrn@bih.net.ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dhglegal.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emirgazic@yahoo.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatdinohodzic@bih.net.ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ejahic@gmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.karacic@gmail.com" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enver.smajkan@gmail.com" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ured@adokatvrca.ba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.selmanzijadic@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:binasa@lol.ba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@bojicic.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djana.dalac@ured.info" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denisagacanin@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatko.ibrisimovic@gmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kovac.mirza@bih.net.ba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adikrdzalic@gmail.com" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ines.osmanovic@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmulalic@aim.ba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.omeragic@gmail.com" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzenita@gmail.com" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpotogija@yahoo.com" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.jasminapujagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sipovic.mirsad@live.com" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv_temin_semso@bih.net.ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.marsela@hotmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatbibic47@bih.net.ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlagluhic@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e-mail.adv.dzema@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@zikretaibrahimovic.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:almakadric@ymail.com" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aidasarajcic@gmail.com" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.asim.tanovic@hotmail.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattihic@gmail.com" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vasvijavidovic@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arnautovic.elma@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@damirbeglerovic.ba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.celik@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senaerna@bih.net.ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic1@gmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirzahadzic@yahoo.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatura@live.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninakisic@gmail.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@advokatbih.com" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aldin.lejlic@hotmail.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirojevicsenada@gmail.com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kurtovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ajlamedagic@gmail.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:attorney.mustafic@gmail.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsanelneziric@gmail.com" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.enisapazalja@gmail.com" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iperic321@gmail.com" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avdo.salihbegovic@advokati-sk.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edosaban@hotmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aganovic@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmirsadcrnovrsanin@gmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suncica.glamoclija@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nenorizvan@gmail.com" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.smajovic@yahoo.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bojan.vukovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drazenzubak@yahoo.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermabavcic@hotmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.eminabotonjic@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinela.dedovic@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhglegal.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed_fejzic@yahoo.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgalijatovic@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasminaiftic@yahoo.de" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jancik.au@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kapidzic.nedim@gmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdok@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkolic@hotmail.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.mocevic@moceviclaw.ba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulicaida@hotmail.com" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anp.ba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taiba.purisevic@bih.net.ba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bahtotarik@gmail.com" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@omeroviclaw.com" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarikpotogija@gmail.com" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almir@gmail.com" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.tanovickenan@gmail.com" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatbilic.ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatskiuredcucak.ba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dzandzanovic.com/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hadziomeragic.dzemo@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatlejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hamza.kadric@gmail.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vesna.kljuco@hotmail.com" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrej.lipa@gmail.com" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmasovic@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed@advokatahmetovic.com" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:musicsonja@outlook.com" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enisa@pazalja.ba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haris.rizvanovic.hr@gmail.com" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darko@akks.ba" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azulkic@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berina.zutic@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinac.74@hotmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.adizdarevicbulja@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatherceglic@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinoimamovic@hotmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat.prof.ba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.kapidzic@gmail.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dragankramar@hotmail.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.muhic@yahoo.co.uk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avokk@hotmail.com" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poturovic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slejla@bih.net.ba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma.tartic@gmail.com" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermin@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adi.bahtovic@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bilic@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catomeris.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanhadzimuhovic@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.hujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanja.zdero@infinle-law.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnadobojlic@hotmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadics@yahoo.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.koco@gmail.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anjaloga@gmail.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.medosevic@gmail.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmac@bih.net.ba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatiaim@gmail.com" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.rovcanin@gmail.com" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.suljagic@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatalagic@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dubravko.campara@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bekir@advokatbih.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bahrudin.herenda@gmail.com" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-vila.ba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.djulic@hotmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:merima.imamovic@outlook.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatkapidzic.ba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.kreho@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mujan@gmail.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alija_oruc@yahoo.com" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatprses.ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.baksic@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbilic.ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedran.hadzimustafic@gmail.com" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:silermin@bih.net.ba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taslamanilda@gmail.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatant@yahoo.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.campara@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.goran.dragovic@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathujdurovic@hotmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sulejmankadic@gmail.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nusret.kolasinac@yahoo.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aganzlat@bih.net.ba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mehic@gmail.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat-sarajevo@hotmail.com" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadpecanin@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alikadic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbegic.ba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maja.sadovic@gmail.com" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.suljic@curtlaw.ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biser@bih.net.ba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.hidovic@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.elmir.jahic@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemokapur@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advkreso@hotmail.com" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dejan.vracic@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.amardacic@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmet.efendic@outlook.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amila.mujcinovic@gmail.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alminaoruc@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bandovic.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elmir.prses@gmail.com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.sipovic@gmail.com" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattemimss@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbegic.ba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermina@adv.ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmustafahujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatvahidink@gmail.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedad.kolasinac@gmail.com" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terzimehiclejla@gmail.com" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kenancelik@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelamd@hotmail.com" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanmamic.bp@gmail.com" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uzus@bih.net.ba" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lelahasanbegovic@gmail.com" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taslamanilda@gmail.com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatant@yahoo.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arslanagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.abegovic@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.dupovac.59@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armin.ibrahimpasic@gmail.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drustvoadvokatsko@gmail.com" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kurtovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mehic@gmail.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat-sarajevo@hotmail.com" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadpecanin@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fuad.golic@bih.net.ba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maja.sadovic@gmail.com" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.suljic@curtlaw.ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v.adamovic@outlook.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enverbazdar@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dino.bucuk@hotmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhasa508@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida_junuzovic@hotmail.com" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dejan.vracic@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ademfestic@gmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kahriman@gmail.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kopic@gmail.com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amila.mujcinovic@gmail.com" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alminaoruc@gmail.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elmir.prses@gmail.com" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.sipovic@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna.avdibegovic@headlegal.ba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenko@adv.ba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celiksemir@hotmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edo.h@poslovnost.ba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ibrahimpasic@yahoo.comk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.s86@hotmail.com" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terzimehiclejla@gmail.com" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ifticdzaferovic@gmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.asim.jusic@gmail.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@gmail.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanja@kurtovic.ba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uzus@bih.net.ba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alen_nakic@yahoo.com" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pelak@bih.net.ba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sakaselma@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ademovic-lawoffice.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becirovic.dzemail@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-golic.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajro.hota@bih.net.ba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sipovic.mirsad@live.com" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ured@adokatvrca.ba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismet.burovic@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatski.ured.delic@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:filipovic_mirza@hotmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawfirm@bih.net.ba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaknjasevic@yahoo.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.emirkosovac@gmail.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmulalic@aim.ba" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzenita@gmail.com" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.jasminapujagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdic@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dijanahasic@yahoo.com" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avdo.salihbegovic@advokati-sk.com" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edosaban@hotmail.com" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattihic@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mustafabesic@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.cingic@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enesdzafic@yahoo.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabinahotacatovic@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@advokat-jusic.ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@outlook.com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azer.kusmic@gmail.com" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ajlamedagic@gmail.com" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsanelneziric@gmail.com" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iperic321@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldaraganovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amragurda@gmail.com" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taiba.purisevic@bih.net.ba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bojan.vukovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.nedzad@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advjasminacero@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma@dhglegal.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakfilipovic@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advhasic@hotmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibrisimovicmak@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rak.sarajevo@gmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.kapetanovic@advokati-sk.ba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna_kovac@hotmail.com" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulicaida@hotmail.com" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anp.ba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.ba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sapcanin_amir@hotmail.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattutundzic@yahoo.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lejlababic@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almabiberovic@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:colpafuad@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amir.hadzic@mail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hota@hotmail.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_jajagic@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatskakancelarija.katovic@gmail.com" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muamera.lagumdzija@outlook.com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersija.mesanovic@gmail.com" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nezirica@bih.net.ba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edinaot@hotmail.com" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mak@aganovic.ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web:%20www.bandovic.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida.beganovic-handagic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asimcrn@bih.net.ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dhglegal.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emirgazic@yahoo.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatdinohodzic@bih.net.ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ejahic@gmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.karacic@gmail.com" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirelalejla@hotmail.com" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermin@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:binasa@lol.ba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@bojicic.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djana.dalac@ured.info" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denisagacanin@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatko.ibrisimovic@gmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kovac.mirza@bih.net.ba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adikrdzalic@gmail.com" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muminovicad@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.muhic@yahoo.co.uk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-neziric.ba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avokk@hotmail.com" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanel.podrug@gmail.com" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poturovic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slejla@bih.net.ba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma.tartic@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.marsela@hotmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatbibic47@bih.net.ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlagluhic@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e-mail.adv.dzema@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@zikretaibrahimovic.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:almakadric@ymail.com" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsallerosenk@hotmail.com" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_nedzlasehic@bih.net.ba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zaktemin.com" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarik.velic@gmail.com" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanja.zdero@infinle-law.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arnautovic.elma@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@damirbeglerovic.ba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.celik@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senaerna@bih.net.ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic1@gmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirzahadzic@yahoo.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatura@live.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninakisic@gmail.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@advokatbih.com" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadlagumdzija7@gmail.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesicnusret@icloud.com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kurtovic.ba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilmamehicj.bih1@gmail.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlatutundzic.sa@gmail.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmac@bih.net.ba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pandurevicmiodrag.3r3a@gmail.com" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatiaim@gmail.com" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.rovcanin@gmail.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.suljagic@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aganovic@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmirsadcrnovrsanin@gmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suncica.glamoclija@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenka78@gmail.com" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skopljak.mustafa@gmail.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-vila.ba" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sead_zijadic@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermabavcic@hotmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.eminabotonjic@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinela.dedovic@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhglegal.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed_fejzic@yahoo.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgalijatovic@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasminaiftic@yahoo.de" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jancik.au@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kapidzic.nedim@gmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdok@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkolic@hotmail.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesic.n@bih.net.ba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mujan@gmail.com" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alija_oruc@yahoo.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatprses.ba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:silermin@bih.net.ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bahtotarik@gmail.com" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.igor.nikolic@gmail.com" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunjaporopat@gmail.com" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.jasminasaltaga@gmail.com" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.velicanin@outlook.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatbilic.ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatskiuredcucak.ba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dzandzanovic.com/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hadziomeragic.dzemo@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatlejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hamza.kadric@gmail.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vesna.kljuco@hotmail.com" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izet.lalicic@gmail.com" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aganzlat@bih.net.ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed@advokatahmetovic.com" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.muratovic@mhb.ba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pandzic@hotmail.com" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edina.residovic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdzenana@hotmail.com" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlaticaz@bih.net.ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berina.zutic@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinac.74@hotmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.adizdarevicbulja@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatherceglic@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinoimamovic@hotmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat.prof.ba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.kapidzic@gmail.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dragankramar@hotmail.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmiric@gmail.com" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnan.novo@lol.ba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senijaporopat@yahoo.com" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@akss.ba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veselinovic@mail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adi.bahtovic@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bilic@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catomeris.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanhadzimuhovic@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.hujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.selmanzijadic@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnadobojlic@hotmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadics@yahoo.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.koco@gmail.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aldin.lejlic@hotmail.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanmamic.bp@gmail.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ines.osmanovic@gmail.com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzejnapg@gmail.com" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enver.smajkan@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatalagic@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dubravko.campara@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bekir@advokatbih.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bahrudin.herenda@gmail.com" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vasvijavidovic@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.djulic@hotmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:merima.imamovic@outlook.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatkapidzic.ba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.kreho@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirojevicsenada@gmail.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.omeragic@gmail.com" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpotogija@yahoo.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.baksic@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbilic.ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedran.hadzimustafic@gmail.com" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aidasarajcic@gmail.com" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.asim.tanovic@hotmail.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattemimss@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.campara@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.goran.dragovic@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathujdurovic@hotmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sulejmankadic@gmail.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nusret.kolasinac@yahoo.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrej.lipa@gmail.com" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drazenzubak@yahoo.com" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmasovic@gmail.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:attorney.mustafic@gmail.com" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.enisapazalja@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alikadic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbegic.ba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nenorizvan@gmail.com" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.smajovic@yahoo.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biser@bih.net.ba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.hidovic@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.elmir.jahic@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemokapur@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advkreso@hotmail.com" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.amardacic@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmet.efendic@outlook.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.mocevic@moceviclaw.ba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@omeroviclaw.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bandovic.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarikpotogija@gmail.com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almir@gmail.com" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.tanovickenan@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbegic.ba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermina@adv.ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmustafahujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatvahidink@gmail.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedad.kolasinac@gmail.com" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv_temin_semso@bih.net.ba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azulkic@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kenancelik@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelamd@hotmail.com" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anjaloga@gmail.com" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.medosevic@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.alisahm@gmail.com" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:musicsonja@outlook.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enisa@pazalja.ba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haris.rizvanovic.hr@gmail.com" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darko@akks.ba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -49460,61 +49830,61 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>39334</Characters>
+  <Pages>19</Pages>
+  <Words>6946</Words>
+  <Characters>39594</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>327</Lines>
+  <Lines>329</Lines>
   <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46142</CharactersWithSpaces>
+  <CharactersWithSpaces>46448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Selma</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.19307</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>ADD84F94BF9E4DC7A03F547A672B18BB_12</vt:lpwstr>
   </property>