--- v4 (2026-08-28)
+++ v5 (2026-10-12)
@@ -11505,66 +11505,66 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Dobojlić Ucoglan Adna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55DA4A88" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
-[...14 lines deleted...]
-              <w:t>Šenoina 6</w:t>
+          <w:p w14:paraId="55DA4A88" w14:textId="1A471A72" w:rsidR="00B421DD" w:rsidRDefault="00453F15">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kulovića 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="326A1647" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -28736,66 +28736,66 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Lipa Andrej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25A95923" w14:textId="7487B290" w:rsidR="00D61F5C" w:rsidRDefault="00D61F5C">
-[...14 lines deleted...]
-              <w:t>Šenina 6</w:t>
+          <w:p w14:paraId="25A95923" w14:textId="51726422" w:rsidR="00D61F5C" w:rsidRDefault="00453F15">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kulovića 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D7AEEC4" w14:textId="77777777" w:rsidR="00D61F5C" w:rsidRDefault="00D61F5C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -43153,66 +43153,68 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tanović Asim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15FD1095" w14:textId="49CC3F37" w:rsidR="00995242" w:rsidRDefault="00185EE6" w:rsidP="00705EE1">
-[...14 lines deleted...]
-              <w:t>Trg ZAVNOBIH-a 14</w:t>
+          <w:p w14:paraId="15FD1095" w14:textId="6F08F252" w:rsidR="00995242" w:rsidRPr="003719D4" w:rsidRDefault="003719D4" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003719D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Marsala Tita 30/IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C69F349" w14:textId="77777777" w:rsidR="00995242" w:rsidRDefault="00995242" w:rsidP="00995242">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -45629,87 +45631,255 @@
               <w:t xml:space="preserve">web. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.advokat-vila.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="42128376" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705EE1" w14:paraId="4D9154B6" w14:textId="77777777">
+      <w:tr w:rsidR="00026A84" w14:paraId="50D3740F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="447302A7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+          <w:p w14:paraId="0B589F7E" w14:textId="77777777" w:rsidR="00026A84" w:rsidRDefault="00026A84" w:rsidP="00705EE1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="61EB5DDE" w14:textId="1FA22601" w:rsidR="00026A84" w:rsidRDefault="00026A84" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Vilić-Kvavac Amela Aja Kalin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D7CF73A" w14:textId="575A72D0" w:rsidR="00026A84" w:rsidRDefault="00026A84" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Habibe Stočević 14 A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43F36955" w14:textId="77777777" w:rsidR="00026A84" w:rsidRDefault="00026A84" w:rsidP="00026A84">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>061 444 435</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1CBE90" w14:textId="77777777" w:rsidR="00026A84" w:rsidRPr="00E21758" w:rsidRDefault="00026A84" w:rsidP="00026A84">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C78E9A" w14:textId="77777777" w:rsidR="00026A84" w:rsidRPr="00E21758" w:rsidRDefault="00026A84" w:rsidP="00026A84">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r w:rsidRPr="00E21758">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>amela@advokat-vilickrvavac.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5E251CEC" w14:textId="77777777" w:rsidR="00026A84" w:rsidRDefault="00026A84" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705EE1" w14:paraId="4D9154B6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="447302A7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="0B399305" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vračić Dejan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -45759,51 +45929,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 604-703</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36597BDD" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dejan.vracic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="21F19FEF" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00991B29" w14:paraId="0FEF86C5" w14:textId="77777777">
         <w:tc>
@@ -45913,51 +46083,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 051 756</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="296F31CC" w14:textId="77777777" w:rsidR="00991B29" w:rsidRDefault="00991B29" w:rsidP="00991B29">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ured@adokatvrca.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="06A8AC88" w14:textId="77777777" w:rsidR="00991B29" w:rsidRDefault="00991B29" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="3F74EA6A" w14:textId="77777777">
         <w:tc>
@@ -46067,51 +46237,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>tel/fax 033 204-493 061 227-345</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="000E4B8C" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>bojan.vukovic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="764CAD3B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46B266FB" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -46212,51 +46382,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 925 146</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B9BA883" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>andrea.coric@lgl.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4886CBFE" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="129996C2" w14:textId="77777777">
         <w:tc>
@@ -46366,51 +46536,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 749-516, fax 033 442-403</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="757A2178" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sead_zijadic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6962E935" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="1A2DCA4B" w14:textId="77777777">
         <w:tc>
@@ -46527,51 +46697,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 033 217-745, 061 218-073 i</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A2936F2" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>zlaticaz@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="4316EE79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69B653C5" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -46677,51 +46847,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 219-889 i tel/fax 033 442-403</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31E20DE6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.selmanzijadic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="483C0EF7" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="601218FE" w14:textId="77777777">
         <w:tc>
@@ -46848,51 +47018,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fax033  258-881</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="104E6701" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>drazenzubak@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2AD2479D" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="74322A32" w14:textId="77777777">
         <w:tc>
@@ -47009,51 +47179,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 142-946</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13FD36F6" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>azulkic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705EE1" w14:paraId="6CEEC390" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66E2E87F" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
@@ -47170,132 +47340,133 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>tel. 033 873 731, fax 033 873 732</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46B00E1E" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r w:rsidRPr="00FA4C48">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>vanja.zdero@infinle-law.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="13277CE3" w14:textId="77777777" w:rsidR="00705EE1" w:rsidRDefault="00705EE1" w:rsidP="00705EE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4389AE29" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13EB2740" w14:textId="175F2551" w:rsidR="00B421DD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13EB2740" w14:textId="41BE125B" w:rsidR="00B421DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sarajevo, </w:t>
       </w:r>
-      <w:r w:rsidR="00FF0B3E">
+      <w:r w:rsidR="00762BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C063FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="007460AC">
+      <w:r w:rsidR="00453F15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00C063FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
@@ -47353,51 +47524,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1A314C2B" w14:textId="77777777" w:rsidR="00B421DD" w:rsidRDefault="00B421DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71FA91C3" w14:textId="6108902D" w:rsidR="00B421DD" w:rsidRDefault="00000000" w:rsidP="0013266C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -47434,58 +47604,58 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B421DD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6687AAA3" w14:textId="77777777" w:rsidR="00444B9F" w:rsidRDefault="00444B9F">
+    <w:p w14:paraId="25DEE18F" w14:textId="77777777" w:rsidR="001D3BC7" w:rsidRDefault="001D3BC7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0365DF02" w14:textId="77777777" w:rsidR="00444B9F" w:rsidRDefault="00444B9F">
+    <w:p w14:paraId="3310F8E5" w14:textId="77777777" w:rsidR="001D3BC7" w:rsidRDefault="001D3BC7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -47508,58 +47678,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65D82D0E" w14:textId="77777777" w:rsidR="00444B9F" w:rsidRDefault="00444B9F">
+    <w:p w14:paraId="0BB9397B" w14:textId="77777777" w:rsidR="001D3BC7" w:rsidRDefault="001D3BC7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DC8CEE0" w14:textId="77777777" w:rsidR="00444B9F" w:rsidRDefault="00444B9F">
+    <w:p w14:paraId="1063E0E3" w14:textId="77777777" w:rsidR="001D3BC7" w:rsidRDefault="001D3BC7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B167A93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B167A93"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -47712,50 +47882,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00232094"/>
     <w:rsid w:val="00000E33"/>
     <w:rsid w:val="000015D9"/>
     <w:rsid w:val="000017FE"/>
     <w:rsid w:val="00002394"/>
     <w:rsid w:val="0000248C"/>
     <w:rsid w:val="000029D7"/>
     <w:rsid w:val="00003187"/>
     <w:rsid w:val="0000332C"/>
     <w:rsid w:val="0000506B"/>
     <w:rsid w:val="000060B4"/>
     <w:rsid w:val="000071A4"/>
     <w:rsid w:val="000101FE"/>
     <w:rsid w:val="00010EA5"/>
     <w:rsid w:val="00021B18"/>
     <w:rsid w:val="000224D2"/>
     <w:rsid w:val="00023C8C"/>
     <w:rsid w:val="00025D73"/>
+    <w:rsid w:val="00026A84"/>
     <w:rsid w:val="00027A35"/>
     <w:rsid w:val="00031179"/>
     <w:rsid w:val="000337E2"/>
     <w:rsid w:val="00033F2A"/>
     <w:rsid w:val="000344FF"/>
     <w:rsid w:val="000352AE"/>
     <w:rsid w:val="000362C6"/>
     <w:rsid w:val="0003740E"/>
     <w:rsid w:val="000377AB"/>
     <w:rsid w:val="00040B74"/>
     <w:rsid w:val="00040CC9"/>
     <w:rsid w:val="00044A66"/>
     <w:rsid w:val="00052156"/>
     <w:rsid w:val="00053631"/>
     <w:rsid w:val="0005594C"/>
     <w:rsid w:val="00056FFB"/>
     <w:rsid w:val="000572A3"/>
     <w:rsid w:val="00061ED9"/>
     <w:rsid w:val="0006250B"/>
     <w:rsid w:val="00063985"/>
     <w:rsid w:val="0006693E"/>
     <w:rsid w:val="00070111"/>
     <w:rsid w:val="00070C1E"/>
     <w:rsid w:val="00072DA9"/>
     <w:rsid w:val="000738C0"/>
@@ -47828,56 +47999,58 @@
     <w:rsid w:val="001849F4"/>
     <w:rsid w:val="00185B1C"/>
     <w:rsid w:val="00185EE6"/>
     <w:rsid w:val="00191B8E"/>
     <w:rsid w:val="001950F9"/>
     <w:rsid w:val="00196847"/>
     <w:rsid w:val="0019695F"/>
     <w:rsid w:val="001A0375"/>
     <w:rsid w:val="001A0F5A"/>
     <w:rsid w:val="001A1102"/>
     <w:rsid w:val="001A397A"/>
     <w:rsid w:val="001A4EBB"/>
     <w:rsid w:val="001A7502"/>
     <w:rsid w:val="001A77E8"/>
     <w:rsid w:val="001B0634"/>
     <w:rsid w:val="001B18C2"/>
     <w:rsid w:val="001B36DA"/>
     <w:rsid w:val="001B419F"/>
     <w:rsid w:val="001B4A41"/>
     <w:rsid w:val="001B57BC"/>
     <w:rsid w:val="001B5B38"/>
     <w:rsid w:val="001B676A"/>
     <w:rsid w:val="001C0C1D"/>
     <w:rsid w:val="001C207C"/>
     <w:rsid w:val="001C3E67"/>
+    <w:rsid w:val="001C3F9E"/>
     <w:rsid w:val="001C4615"/>
     <w:rsid w:val="001C5A13"/>
     <w:rsid w:val="001D050C"/>
     <w:rsid w:val="001D07D4"/>
     <w:rsid w:val="001D148D"/>
     <w:rsid w:val="001D1F47"/>
+    <w:rsid w:val="001D3BC7"/>
     <w:rsid w:val="001D4123"/>
     <w:rsid w:val="001E5DED"/>
     <w:rsid w:val="001E7956"/>
     <w:rsid w:val="001F01E7"/>
     <w:rsid w:val="001F05AF"/>
     <w:rsid w:val="001F3F1B"/>
     <w:rsid w:val="001F5622"/>
     <w:rsid w:val="001F65DB"/>
     <w:rsid w:val="001F6632"/>
     <w:rsid w:val="001F6F13"/>
     <w:rsid w:val="001F7391"/>
     <w:rsid w:val="00201126"/>
     <w:rsid w:val="00201F88"/>
     <w:rsid w:val="00205436"/>
     <w:rsid w:val="002124CD"/>
     <w:rsid w:val="002132C6"/>
     <w:rsid w:val="0021377A"/>
     <w:rsid w:val="00215F94"/>
     <w:rsid w:val="00217FDB"/>
     <w:rsid w:val="002262C7"/>
     <w:rsid w:val="002300D9"/>
     <w:rsid w:val="00232094"/>
     <w:rsid w:val="0023283C"/>
     <w:rsid w:val="0023400F"/>
     <w:rsid w:val="00242965"/>
@@ -47958,74 +48131,76 @@
     <w:rsid w:val="003245E4"/>
     <w:rsid w:val="00325117"/>
     <w:rsid w:val="0032525B"/>
     <w:rsid w:val="003272D1"/>
     <w:rsid w:val="003313F6"/>
     <w:rsid w:val="00332B1A"/>
     <w:rsid w:val="00333023"/>
     <w:rsid w:val="003352DD"/>
     <w:rsid w:val="003410C8"/>
     <w:rsid w:val="00341BE1"/>
     <w:rsid w:val="0034550D"/>
     <w:rsid w:val="003455F3"/>
     <w:rsid w:val="00351E95"/>
     <w:rsid w:val="00352912"/>
     <w:rsid w:val="0035291A"/>
     <w:rsid w:val="00353013"/>
     <w:rsid w:val="00355953"/>
     <w:rsid w:val="00360AB4"/>
     <w:rsid w:val="00361411"/>
     <w:rsid w:val="00363337"/>
     <w:rsid w:val="003648C5"/>
     <w:rsid w:val="00364CB3"/>
     <w:rsid w:val="00365A6A"/>
     <w:rsid w:val="003672FB"/>
     <w:rsid w:val="003712E5"/>
+    <w:rsid w:val="003719D4"/>
     <w:rsid w:val="00372514"/>
     <w:rsid w:val="003740EE"/>
     <w:rsid w:val="00374584"/>
     <w:rsid w:val="00375FDB"/>
     <w:rsid w:val="00376BE9"/>
     <w:rsid w:val="0037787F"/>
     <w:rsid w:val="003778E1"/>
     <w:rsid w:val="0038001B"/>
     <w:rsid w:val="00382C78"/>
     <w:rsid w:val="00383174"/>
     <w:rsid w:val="00386E2B"/>
     <w:rsid w:val="00387B72"/>
     <w:rsid w:val="003903A2"/>
     <w:rsid w:val="00390C8F"/>
     <w:rsid w:val="0039474E"/>
     <w:rsid w:val="0039483C"/>
     <w:rsid w:val="00394930"/>
     <w:rsid w:val="00395336"/>
     <w:rsid w:val="00396CD2"/>
     <w:rsid w:val="00396D5E"/>
     <w:rsid w:val="00396D95"/>
     <w:rsid w:val="003A155B"/>
     <w:rsid w:val="003A2068"/>
     <w:rsid w:val="003A29E4"/>
+    <w:rsid w:val="003A2A72"/>
     <w:rsid w:val="003A40EA"/>
     <w:rsid w:val="003A74A1"/>
     <w:rsid w:val="003A765D"/>
     <w:rsid w:val="003A7F59"/>
     <w:rsid w:val="003B118F"/>
     <w:rsid w:val="003B1546"/>
     <w:rsid w:val="003B1622"/>
     <w:rsid w:val="003B6790"/>
     <w:rsid w:val="003C01E3"/>
     <w:rsid w:val="003C2758"/>
     <w:rsid w:val="003C3A21"/>
     <w:rsid w:val="003C3F6D"/>
     <w:rsid w:val="003C4622"/>
     <w:rsid w:val="003C5F19"/>
     <w:rsid w:val="003C7503"/>
     <w:rsid w:val="003C7CF9"/>
     <w:rsid w:val="003D131B"/>
     <w:rsid w:val="003D413E"/>
     <w:rsid w:val="003D45B5"/>
     <w:rsid w:val="003D670A"/>
     <w:rsid w:val="003D7FD0"/>
     <w:rsid w:val="003E00EA"/>
     <w:rsid w:val="003E07E3"/>
     <w:rsid w:val="003E0D3A"/>
     <w:rsid w:val="003E17A8"/>
@@ -48055,63 +48230,65 @@
     <w:rsid w:val="004173CC"/>
     <w:rsid w:val="00417D09"/>
     <w:rsid w:val="0042138F"/>
     <w:rsid w:val="00421ECE"/>
     <w:rsid w:val="00422CDC"/>
     <w:rsid w:val="004253DB"/>
     <w:rsid w:val="004268E9"/>
     <w:rsid w:val="00427248"/>
     <w:rsid w:val="00430875"/>
     <w:rsid w:val="00431BB1"/>
     <w:rsid w:val="00432343"/>
     <w:rsid w:val="00435524"/>
     <w:rsid w:val="004357FE"/>
     <w:rsid w:val="004362BC"/>
     <w:rsid w:val="00437B12"/>
     <w:rsid w:val="00437EAC"/>
     <w:rsid w:val="00440065"/>
     <w:rsid w:val="00440CFE"/>
     <w:rsid w:val="00441048"/>
     <w:rsid w:val="00441695"/>
     <w:rsid w:val="00441A44"/>
     <w:rsid w:val="0044315D"/>
     <w:rsid w:val="00444B9F"/>
     <w:rsid w:val="004451E6"/>
     <w:rsid w:val="00450C64"/>
+    <w:rsid w:val="00453F15"/>
     <w:rsid w:val="0045499C"/>
     <w:rsid w:val="00455DB2"/>
     <w:rsid w:val="00455E29"/>
     <w:rsid w:val="00456CFD"/>
     <w:rsid w:val="00457773"/>
     <w:rsid w:val="004579BF"/>
     <w:rsid w:val="00457D5C"/>
     <w:rsid w:val="00463552"/>
     <w:rsid w:val="00474EB9"/>
     <w:rsid w:val="00475DC0"/>
     <w:rsid w:val="00475E9C"/>
     <w:rsid w:val="004760CC"/>
     <w:rsid w:val="004762D5"/>
+    <w:rsid w:val="00480FC8"/>
     <w:rsid w:val="004829B3"/>
     <w:rsid w:val="0048337F"/>
     <w:rsid w:val="00484260"/>
     <w:rsid w:val="004844BE"/>
     <w:rsid w:val="004858DF"/>
     <w:rsid w:val="00492363"/>
     <w:rsid w:val="004A3BC1"/>
     <w:rsid w:val="004A5E3C"/>
     <w:rsid w:val="004A6613"/>
     <w:rsid w:val="004A76A1"/>
     <w:rsid w:val="004B0358"/>
     <w:rsid w:val="004B2338"/>
     <w:rsid w:val="004B2B22"/>
     <w:rsid w:val="004B4063"/>
     <w:rsid w:val="004B6345"/>
     <w:rsid w:val="004B7298"/>
     <w:rsid w:val="004C0E3B"/>
     <w:rsid w:val="004C5811"/>
     <w:rsid w:val="004C5D0E"/>
     <w:rsid w:val="004C7B57"/>
     <w:rsid w:val="004D1338"/>
     <w:rsid w:val="004D40F4"/>
     <w:rsid w:val="004D4404"/>
     <w:rsid w:val="004D4B07"/>
     <w:rsid w:val="004D6EC6"/>
@@ -48192,50 +48369,51 @@
     <w:rsid w:val="00617E94"/>
     <w:rsid w:val="006274BC"/>
     <w:rsid w:val="00632E66"/>
     <w:rsid w:val="006367B5"/>
     <w:rsid w:val="0064043F"/>
     <w:rsid w:val="00642082"/>
     <w:rsid w:val="00643A93"/>
     <w:rsid w:val="0064522A"/>
     <w:rsid w:val="00647A0B"/>
     <w:rsid w:val="006511A2"/>
     <w:rsid w:val="00652CD9"/>
     <w:rsid w:val="00652D30"/>
     <w:rsid w:val="00655783"/>
     <w:rsid w:val="00655EFD"/>
     <w:rsid w:val="0065674D"/>
     <w:rsid w:val="0066152F"/>
     <w:rsid w:val="006630EA"/>
     <w:rsid w:val="006669A2"/>
     <w:rsid w:val="00670935"/>
     <w:rsid w:val="00673F2B"/>
     <w:rsid w:val="00676A5E"/>
     <w:rsid w:val="00676F33"/>
     <w:rsid w:val="00677677"/>
     <w:rsid w:val="006809BE"/>
     <w:rsid w:val="00681658"/>
+    <w:rsid w:val="00683392"/>
     <w:rsid w:val="00687610"/>
     <w:rsid w:val="00687B0C"/>
     <w:rsid w:val="00690BB1"/>
     <w:rsid w:val="00691042"/>
     <w:rsid w:val="00692DB1"/>
     <w:rsid w:val="006934EF"/>
     <w:rsid w:val="00696363"/>
     <w:rsid w:val="006A4F31"/>
     <w:rsid w:val="006A50B2"/>
     <w:rsid w:val="006A50D2"/>
     <w:rsid w:val="006B0DEF"/>
     <w:rsid w:val="006B32EF"/>
     <w:rsid w:val="006B35B2"/>
     <w:rsid w:val="006B56FE"/>
     <w:rsid w:val="006B6C2B"/>
     <w:rsid w:val="006B71BD"/>
     <w:rsid w:val="006B71C3"/>
     <w:rsid w:val="006C1BCF"/>
     <w:rsid w:val="006C1FF2"/>
     <w:rsid w:val="006C3E7E"/>
     <w:rsid w:val="006C50A5"/>
     <w:rsid w:val="006C545E"/>
     <w:rsid w:val="006C6409"/>
     <w:rsid w:val="006C7799"/>
     <w:rsid w:val="006C794C"/>
@@ -48268,50 +48446,51 @@
     <w:rsid w:val="00721785"/>
     <w:rsid w:val="0072235E"/>
     <w:rsid w:val="0072345F"/>
     <w:rsid w:val="007241A3"/>
     <w:rsid w:val="00725358"/>
     <w:rsid w:val="00725910"/>
     <w:rsid w:val="007324DC"/>
     <w:rsid w:val="00734C01"/>
     <w:rsid w:val="00735FC2"/>
     <w:rsid w:val="00736800"/>
     <w:rsid w:val="007402BF"/>
     <w:rsid w:val="00742AFF"/>
     <w:rsid w:val="00744DD4"/>
     <w:rsid w:val="00744E43"/>
     <w:rsid w:val="007460AC"/>
     <w:rsid w:val="00746C94"/>
     <w:rsid w:val="00746FA9"/>
     <w:rsid w:val="0075156D"/>
     <w:rsid w:val="00751C58"/>
     <w:rsid w:val="00755024"/>
     <w:rsid w:val="00755318"/>
     <w:rsid w:val="007562A3"/>
     <w:rsid w:val="00757D49"/>
     <w:rsid w:val="00757D6C"/>
     <w:rsid w:val="00761266"/>
+    <w:rsid w:val="00762BE0"/>
     <w:rsid w:val="00766EF4"/>
     <w:rsid w:val="0077195A"/>
     <w:rsid w:val="00773445"/>
     <w:rsid w:val="00773C4E"/>
     <w:rsid w:val="00777251"/>
     <w:rsid w:val="00795742"/>
     <w:rsid w:val="007978FD"/>
     <w:rsid w:val="00797ADD"/>
     <w:rsid w:val="00797DAD"/>
     <w:rsid w:val="007A07E0"/>
     <w:rsid w:val="007A3AF3"/>
     <w:rsid w:val="007A4127"/>
     <w:rsid w:val="007A6062"/>
     <w:rsid w:val="007A7ED7"/>
     <w:rsid w:val="007B0B4C"/>
     <w:rsid w:val="007B32EF"/>
     <w:rsid w:val="007B4ED5"/>
     <w:rsid w:val="007B645F"/>
     <w:rsid w:val="007C1923"/>
     <w:rsid w:val="007C788D"/>
     <w:rsid w:val="007C7F9D"/>
     <w:rsid w:val="007D55FA"/>
     <w:rsid w:val="007D7357"/>
     <w:rsid w:val="007E1FC8"/>
     <w:rsid w:val="007E30E5"/>
@@ -48448,50 +48627,51 @@
     <w:rsid w:val="009D7077"/>
     <w:rsid w:val="009D741E"/>
     <w:rsid w:val="009E1598"/>
     <w:rsid w:val="009E19F1"/>
     <w:rsid w:val="009E64B3"/>
     <w:rsid w:val="009E663A"/>
     <w:rsid w:val="009E6F57"/>
     <w:rsid w:val="009E72E5"/>
     <w:rsid w:val="009E753A"/>
     <w:rsid w:val="009E7EE3"/>
     <w:rsid w:val="009F2A31"/>
     <w:rsid w:val="009F701C"/>
     <w:rsid w:val="00A0055E"/>
     <w:rsid w:val="00A01444"/>
     <w:rsid w:val="00A05CB8"/>
     <w:rsid w:val="00A10E7D"/>
     <w:rsid w:val="00A12229"/>
     <w:rsid w:val="00A12FCE"/>
     <w:rsid w:val="00A14475"/>
     <w:rsid w:val="00A16BCA"/>
     <w:rsid w:val="00A20AEE"/>
     <w:rsid w:val="00A21FC2"/>
     <w:rsid w:val="00A27B5A"/>
     <w:rsid w:val="00A3173A"/>
     <w:rsid w:val="00A317C6"/>
+    <w:rsid w:val="00A31E08"/>
     <w:rsid w:val="00A40166"/>
     <w:rsid w:val="00A437F9"/>
     <w:rsid w:val="00A44D35"/>
     <w:rsid w:val="00A50078"/>
     <w:rsid w:val="00A5462E"/>
     <w:rsid w:val="00A54C14"/>
     <w:rsid w:val="00A55B92"/>
     <w:rsid w:val="00A5633C"/>
     <w:rsid w:val="00A5636A"/>
     <w:rsid w:val="00A6034E"/>
     <w:rsid w:val="00A60A1A"/>
     <w:rsid w:val="00A610E1"/>
     <w:rsid w:val="00A61177"/>
     <w:rsid w:val="00A629A2"/>
     <w:rsid w:val="00A705FF"/>
     <w:rsid w:val="00A71DEE"/>
     <w:rsid w:val="00A74440"/>
     <w:rsid w:val="00A76491"/>
     <w:rsid w:val="00A80C80"/>
     <w:rsid w:val="00A81A1F"/>
     <w:rsid w:val="00A8347F"/>
     <w:rsid w:val="00A84A53"/>
     <w:rsid w:val="00A86D34"/>
     <w:rsid w:val="00A875AB"/>
     <w:rsid w:val="00A940D9"/>
@@ -48550,66 +48730,68 @@
     <w:rsid w:val="00B40E1F"/>
     <w:rsid w:val="00B41A16"/>
     <w:rsid w:val="00B421DD"/>
     <w:rsid w:val="00B44827"/>
     <w:rsid w:val="00B45A18"/>
     <w:rsid w:val="00B46724"/>
     <w:rsid w:val="00B477C2"/>
     <w:rsid w:val="00B51EE0"/>
     <w:rsid w:val="00B52D7F"/>
     <w:rsid w:val="00B5561A"/>
     <w:rsid w:val="00B57A48"/>
     <w:rsid w:val="00B61C88"/>
     <w:rsid w:val="00B624B4"/>
     <w:rsid w:val="00B6320C"/>
     <w:rsid w:val="00B64618"/>
     <w:rsid w:val="00B65017"/>
     <w:rsid w:val="00B658CD"/>
     <w:rsid w:val="00B67D9A"/>
     <w:rsid w:val="00B7186F"/>
     <w:rsid w:val="00B74B08"/>
     <w:rsid w:val="00B81423"/>
     <w:rsid w:val="00B81EAC"/>
     <w:rsid w:val="00B83535"/>
     <w:rsid w:val="00B83FD1"/>
     <w:rsid w:val="00B86025"/>
+    <w:rsid w:val="00B863B4"/>
     <w:rsid w:val="00BA1D61"/>
     <w:rsid w:val="00BA273F"/>
     <w:rsid w:val="00BA4B37"/>
     <w:rsid w:val="00BA53EB"/>
     <w:rsid w:val="00BA572C"/>
     <w:rsid w:val="00BA60F2"/>
     <w:rsid w:val="00BA729E"/>
     <w:rsid w:val="00BB0450"/>
     <w:rsid w:val="00BB16C1"/>
     <w:rsid w:val="00BB2AED"/>
     <w:rsid w:val="00BB4B25"/>
     <w:rsid w:val="00BB4F77"/>
     <w:rsid w:val="00BB6986"/>
     <w:rsid w:val="00BB6E7B"/>
     <w:rsid w:val="00BB7957"/>
     <w:rsid w:val="00BB7E97"/>
+    <w:rsid w:val="00BC2560"/>
     <w:rsid w:val="00BC2B93"/>
     <w:rsid w:val="00BC2D53"/>
     <w:rsid w:val="00BC318E"/>
     <w:rsid w:val="00BD13EE"/>
     <w:rsid w:val="00BD1BB9"/>
     <w:rsid w:val="00BD383A"/>
     <w:rsid w:val="00BD3D63"/>
     <w:rsid w:val="00BD6C85"/>
     <w:rsid w:val="00BD7133"/>
     <w:rsid w:val="00BE39C3"/>
     <w:rsid w:val="00BE4FBF"/>
     <w:rsid w:val="00BE68B5"/>
     <w:rsid w:val="00BF2C97"/>
     <w:rsid w:val="00BF5204"/>
     <w:rsid w:val="00BF5ECB"/>
     <w:rsid w:val="00C0404C"/>
     <w:rsid w:val="00C0563E"/>
     <w:rsid w:val="00C05E77"/>
     <w:rsid w:val="00C063FD"/>
     <w:rsid w:val="00C07080"/>
     <w:rsid w:val="00C10194"/>
     <w:rsid w:val="00C1336F"/>
     <w:rsid w:val="00C342E7"/>
     <w:rsid w:val="00C358D9"/>
     <w:rsid w:val="00C442BE"/>
@@ -48770,50 +48952,51 @@
     <w:rsid w:val="00E532F0"/>
     <w:rsid w:val="00E53398"/>
     <w:rsid w:val="00E54123"/>
     <w:rsid w:val="00E543C0"/>
     <w:rsid w:val="00E60C11"/>
     <w:rsid w:val="00E67B08"/>
     <w:rsid w:val="00E72470"/>
     <w:rsid w:val="00E7616F"/>
     <w:rsid w:val="00E77CF3"/>
     <w:rsid w:val="00E80922"/>
     <w:rsid w:val="00E81AA4"/>
     <w:rsid w:val="00E82449"/>
     <w:rsid w:val="00E82B7C"/>
     <w:rsid w:val="00E83AC6"/>
     <w:rsid w:val="00E90A7F"/>
     <w:rsid w:val="00E91B94"/>
     <w:rsid w:val="00E93CD7"/>
     <w:rsid w:val="00E946F2"/>
     <w:rsid w:val="00E94F68"/>
     <w:rsid w:val="00E973A6"/>
     <w:rsid w:val="00E973FD"/>
     <w:rsid w:val="00E97DAB"/>
     <w:rsid w:val="00EA119A"/>
     <w:rsid w:val="00EA1FFA"/>
     <w:rsid w:val="00EA425D"/>
+    <w:rsid w:val="00EA750C"/>
     <w:rsid w:val="00EA7F73"/>
     <w:rsid w:val="00EB0CB8"/>
     <w:rsid w:val="00EB3A89"/>
     <w:rsid w:val="00EB438C"/>
     <w:rsid w:val="00EB7063"/>
     <w:rsid w:val="00EB70C5"/>
     <w:rsid w:val="00EB73EA"/>
     <w:rsid w:val="00EB774A"/>
     <w:rsid w:val="00EC3091"/>
     <w:rsid w:val="00EC4450"/>
     <w:rsid w:val="00EC79FF"/>
     <w:rsid w:val="00ED1CA9"/>
     <w:rsid w:val="00ED1CDD"/>
     <w:rsid w:val="00ED44F3"/>
     <w:rsid w:val="00ED5E74"/>
     <w:rsid w:val="00ED7124"/>
     <w:rsid w:val="00EE0BDD"/>
     <w:rsid w:val="00EE65DB"/>
     <w:rsid w:val="00EF1A7F"/>
     <w:rsid w:val="00EF759F"/>
     <w:rsid w:val="00F03BC5"/>
     <w:rsid w:val="00F1126D"/>
     <w:rsid w:val="00F12F1C"/>
     <w:rsid w:val="00F14998"/>
     <w:rsid w:val="00F20A43"/>
@@ -49540,51 +49723,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1933320049">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lelahasanbegovic@gmail.com" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taslamanilda@gmail.com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatant@yahoo.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arslanagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.abegovic@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.dupovac.59@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armin.ibrahimpasic@gmail.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drustvoadvokatsko@gmail.com" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kurtovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mehic@gmail.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat-sarajevo@hotmail.com" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadpecanin@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fuad.golic@bih.net.ba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maja.sadovic@gmail.com" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.suljic@curtlaw.ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v.adamovic@outlook.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enverbazdar@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dino.bucuk@hotmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhasa508@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida_junuzovic@hotmail.com" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dejan.vracic@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ademfestic@gmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kahriman@gmail.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kopic@gmail.com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amila.mujcinovic@gmail.com" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alminaoruc@gmail.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elmir.prses@gmail.com" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.sipovic@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna.avdibegovic@headlegal.ba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenko@adv.ba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celiksemir@hotmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edo.h@poslovnost.ba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ibrahimpasic@yahoo.comk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.s86@hotmail.com" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terzimehiclejla@gmail.com" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ifticdzaferovic@gmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.asim.jusic@gmail.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@gmail.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanja@kurtovic.ba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uzus@bih.net.ba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alen_nakic@yahoo.com" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pelak@bih.net.ba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sakaselma@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ademovic-lawoffice.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becirovic.dzemail@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-golic.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajro.hota@bih.net.ba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sipovic.mirsad@live.com" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ured@adokatvrca.ba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismet.burovic@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatski.ured.delic@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:filipovic_mirza@hotmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawfirm@bih.net.ba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaknjasevic@yahoo.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.emirkosovac@gmail.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmulalic@aim.ba" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzenita@gmail.com" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.jasminapujagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdic@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dijanahasic@yahoo.com" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avdo.salihbegovic@advokati-sk.com" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edosaban@hotmail.com" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattihic@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mustafabesic@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.cingic@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enesdzafic@yahoo.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabinahotacatovic@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@advokat-jusic.ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@outlook.com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azer.kusmic@gmail.com" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ajlamedagic@gmail.com" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsanelneziric@gmail.com" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iperic321@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldaraganovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amragurda@gmail.com" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taiba.purisevic@bih.net.ba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bojan.vukovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.nedzad@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advjasminacero@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma@dhglegal.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakfilipovic@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advhasic@hotmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibrisimovicmak@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rak.sarajevo@gmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.kapetanovic@advokati-sk.ba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna_kovac@hotmail.com" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulicaida@hotmail.com" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anp.ba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.ba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sapcanin_amir@hotmail.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattutundzic@yahoo.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lejlababic@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almabiberovic@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:colpafuad@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amir.hadzic@mail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hota@hotmail.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_jajagic@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatskakancelarija.katovic@gmail.com" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muamera.lagumdzija@outlook.com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersija.mesanovic@gmail.com" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nezirica@bih.net.ba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edinaot@hotmail.com" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mak@aganovic.ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web:%20www.bandovic.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida.beganovic-handagic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asimcrn@bih.net.ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dhglegal.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emirgazic@yahoo.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatdinohodzic@bih.net.ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ejahic@gmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.karacic@gmail.com" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirelalejla@hotmail.com" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermin@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:binasa@lol.ba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@bojicic.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djana.dalac@ured.info" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denisagacanin@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatko.ibrisimovic@gmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kovac.mirza@bih.net.ba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adikrdzalic@gmail.com" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muminovicad@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.muhic@yahoo.co.uk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-neziric.ba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avokk@hotmail.com" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanel.podrug@gmail.com" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poturovic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slejla@bih.net.ba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma.tartic@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.marsela@hotmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatbibic47@bih.net.ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlagluhic@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e-mail.adv.dzema@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@zikretaibrahimovic.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:almakadric@ymail.com" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsallerosenk@hotmail.com" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_nedzlasehic@bih.net.ba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zaktemin.com" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarik.velic@gmail.com" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanja.zdero@infinle-law.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arnautovic.elma@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@damirbeglerovic.ba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.celik@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senaerna@bih.net.ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic1@gmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirzahadzic@yahoo.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatura@live.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninakisic@gmail.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@advokatbih.com" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadlagumdzija7@gmail.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesicnusret@icloud.com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kurtovic.ba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilmamehicj.bih1@gmail.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlatutundzic.sa@gmail.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmac@bih.net.ba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pandurevicmiodrag.3r3a@gmail.com" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatiaim@gmail.com" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.rovcanin@gmail.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.suljagic@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aganovic@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmirsadcrnovrsanin@gmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suncica.glamoclija@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenka78@gmail.com" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skopljak.mustafa@gmail.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-vila.ba" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sead_zijadic@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermabavcic@hotmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.eminabotonjic@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinela.dedovic@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhglegal.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed_fejzic@yahoo.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgalijatovic@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasminaiftic@yahoo.de" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jancik.au@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kapidzic.nedim@gmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdok@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkolic@hotmail.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesic.n@bih.net.ba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mujan@gmail.com" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alija_oruc@yahoo.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatprses.ba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:silermin@bih.net.ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bahtotarik@gmail.com" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.igor.nikolic@gmail.com" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunjaporopat@gmail.com" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.jasminasaltaga@gmail.com" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.velicanin@outlook.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatbilic.ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatskiuredcucak.ba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dzandzanovic.com/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hadziomeragic.dzemo@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatlejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hamza.kadric@gmail.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vesna.kljuco@hotmail.com" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izet.lalicic@gmail.com" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aganzlat@bih.net.ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed@advokatahmetovic.com" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.muratovic@mhb.ba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pandzic@hotmail.com" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edina.residovic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdzenana@hotmail.com" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlaticaz@bih.net.ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berina.zutic@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinac.74@hotmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.adizdarevicbulja@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatherceglic@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinoimamovic@hotmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat.prof.ba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.kapidzic@gmail.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dragankramar@hotmail.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmiric@gmail.com" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnan.novo@lol.ba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senijaporopat@yahoo.com" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@akss.ba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veselinovic@mail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adi.bahtovic@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bilic@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catomeris.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanhadzimuhovic@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.hujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.selmanzijadic@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnadobojlic@hotmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadics@yahoo.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.koco@gmail.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aldin.lejlic@hotmail.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanmamic.bp@gmail.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ines.osmanovic@gmail.com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzejnapg@gmail.com" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enver.smajkan@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatalagic@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dubravko.campara@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bekir@advokatbih.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bahrudin.herenda@gmail.com" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vasvijavidovic@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.djulic@hotmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:merima.imamovic@outlook.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatkapidzic.ba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.kreho@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirojevicsenada@gmail.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.omeragic@gmail.com" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpotogija@yahoo.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.baksic@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbilic.ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedran.hadzimustafic@gmail.com" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aidasarajcic@gmail.com" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.asim.tanovic@hotmail.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattemimss@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.campara@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.goran.dragovic@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathujdurovic@hotmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sulejmankadic@gmail.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nusret.kolasinac@yahoo.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrej.lipa@gmail.com" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drazenzubak@yahoo.com" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmasovic@gmail.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:attorney.mustafic@gmail.com" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.enisapazalja@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alikadic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbegic.ba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nenorizvan@gmail.com" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.smajovic@yahoo.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biser@bih.net.ba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.hidovic@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.elmir.jahic@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemokapur@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advkreso@hotmail.com" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.amardacic@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmet.efendic@outlook.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.mocevic@moceviclaw.ba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@omeroviclaw.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bandovic.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarikpotogija@gmail.com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almir@gmail.com" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.tanovickenan@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbegic.ba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermina@adv.ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmustafahujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatvahidink@gmail.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedad.kolasinac@gmail.com" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv_temin_semso@bih.net.ba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azulkic@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kenancelik@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelamd@hotmail.com" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anjaloga@gmail.com" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.medosevic@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.alisahm@gmail.com" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:musicsonja@outlook.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enisa@pazalja.ba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haris.rizvanovic.hr@gmail.com" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darko@akks.ba" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lelahasanbegovic@gmail.com" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taslamanilda@gmail.com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatant@yahoo.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arslanagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.abegovic@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.dupovac.59@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armin.ibrahimpasic@gmail.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drustvoadvokatsko@gmail.com" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanja.zdero@infinle-law.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kurtovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mehic@gmail.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat-sarajevo@hotmail.com" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadpecanin@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fuad.golic@bih.net.ba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maja.sadovic@gmail.com" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.suljic@curtlaw.ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v.adamovic@outlook.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enverbazdar@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dino.bucuk@hotmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhasa508@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida_junuzovic@hotmail.com" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amela@advokat-vilickrvavac.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ademfestic@gmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kahriman@gmail.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kopic@gmail.com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amila.mujcinovic@gmail.com" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alminaoruc@gmail.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elmir.prses@gmail.com" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.sipovic@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna.avdibegovic@headlegal.ba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenko@adv.ba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celiksemir@hotmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edo.h@poslovnost.ba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ibrahimpasic@yahoo.comk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nejra.s86@hotmail.com" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terzimehiclejla@gmail.com" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ifticdzaferovic@gmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.asim.jusic@gmail.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@gmail.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanja@kurtovic.ba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uzus@bih.net.ba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alen_nakic@yahoo.com" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pelak@bih.net.ba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sakaselma@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ademovic-lawoffice.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becirovic.dzemail@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-golic.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajro.hota@bih.net.ba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sipovic.mirsad@live.com" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dejan.vracic@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismet.burovic@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatski.ured.delic@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:filipovic_mirza@hotmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawfirm@bih.net.ba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaknjasevic@yahoo.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.emirkosovac@gmail.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmulalic@aim.ba" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzenita@gmail.com" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.jasminapujagic@bih.net.ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdic@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dijanahasic@yahoo.com" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avdo.salihbegovic@advokati-sk.com" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edosaban@hotmail.com" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattihic@gmail.com" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mustafabesic@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.cingic@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enesdzafic@yahoo.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabinahotacatovic@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@advokat-jusic.ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almakatovic@outlook.com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azer.kusmic@gmail.com" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ajlamedagic@gmail.com" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsanelneziric@gmail.com" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iperic321@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldaraganovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amragurda@gmail.com" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taiba.purisevic@bih.net.ba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ured@adokatvrca.ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.nedzad@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advjasminacero@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma@dhglegal.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakfilipovic@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advhasic@hotmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibrisimovicmak@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rak.sarajevo@gmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.kapetanovic@advokati-sk.ba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna_kovac@hotmail.com" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulicaida@hotmail.com" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anp.ba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.ba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sapcanin_amir@hotmail.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattutundzic@yahoo.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lejlababic@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almabiberovic@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:colpafuad@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amir.hadzic@mail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hota@hotmail.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_jajagic@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatskakancelarija.katovic@gmail.com" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muamera.lagumdzija@outlook.com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersija.mesanovic@gmail.com" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nezirica@bih.net.ba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edinaot@hotmail.com" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mak@aganovic.ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web:%20www.bandovic.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida.beganovic-handagic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asimcrn@bih.net.ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dhglegal.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emirgazic@yahoo.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatdinohodzic@bih.net.ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.ejahic@gmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.karacic@gmail.com" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirelalejla@hotmail.com" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermin@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bojan.vukovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:binasa@lol.ba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@bojicic.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djana.dalac@ured.info" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denisagacanin@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatko.ibrisimovic@gmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokati-sk.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kovac.mirza@bih.net.ba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adikrdzalic@gmail.com" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muminovicad@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.muhic@yahoo.co.uk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-neziric.ba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avokk@hotmail.com" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanel.podrug@gmail.com" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poturovic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slejla@bih.net.ba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma.tartic@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.marsela@hotmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatbibic47@bih.net.ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlagluhic@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e-mail.adv.dzema@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@zikretaibrahimovic.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:almakadric@ymail.com" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsallerosenk@hotmail.com" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_nedzlasehic@bih.net.ba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zaktemin.com" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarik.velic@gmail.com" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azulkic@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arnautovic.elma@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@damirbeglerovic.ba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.celik@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senaerna@bih.net.ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzandzanovic1@gmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirzahadzic@yahoo.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatura@live.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninakisic@gmail.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@advokatbih.com" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senadlagumdzija7@gmail.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesicnusret@icloud.com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kurtovic.ba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilmamehicj.bih1@gmail.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlatutundzic.sa@gmail.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmac@bih.net.ba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pandurevicmiodrag.3r3a@gmail.com" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatiaim@gmail.com" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.rovcanin@gmail.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.suljagic@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aganovic@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmirsadcrnovrsanin@gmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suncica.glamoclija@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesenka78@gmail.com" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skopljak.mustafa@gmail.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-vila.ba" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermabavcic@hotmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.eminabotonjic@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinela.dedovic@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhglegal.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed_fejzic@yahoo.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgalijatovic@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasminaiftic@yahoo.de" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jancik.au@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kapidzic.nedim@gmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatavdok@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkolic@hotmail.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesic.n@bih.net.ba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mujan@gmail.com" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alija_oruc@yahoo.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatprses.ba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:silermin@bih.net.ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bahtotarik@gmail.com" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.igor.nikolic@gmail.com" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunjaporopat@gmail.com" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.jasminasaltaga@gmail.com" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.velicanin@outlook.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatbilic.ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatskiuredcucak.ba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dzandzanovic.com/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hadziomeragic.dzemo@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatlejlahrvacic@outlook.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hamza.kadric@gmail.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vesna.kljuco@hotmail.com" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izet.lalicic@gmail.com" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aganzlat@bih.net.ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed@advokatahmetovic.com" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.muratovic@mhb.ba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.pandzic@hotmail.com" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edina.residovic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdzenana@hotmail.com" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sead_zijadic@hotmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berina.zutic@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinac.74@hotmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.adizdarevicbulja@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatherceglic@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinoimamovic@hotmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat.prof.ba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.kapidzic@gmail.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dragankramar@hotmail.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmiric@gmail.com" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnan.novo@lol.ba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senijaporopat@yahoo.com" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@akss.ba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veselinovic@mail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adi.bahtovic@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bilic@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catomeris.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanhadzimuhovic@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.hujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlaticaz@bih.net.ba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnadobojlic@hotmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadics@yahoo.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.koco@gmail.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aldin.lejlic@hotmail.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanmamic.bp@gmail.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ines.osmanovic@gmail.com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzejnapg@gmail.com" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enver.smajkan@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatalagic@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dubravko.campara@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bekir@advokatbih.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.bahrudin.herenda@gmail.com" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vasvijavidovic@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.coric@lgl.ba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.djulic@hotmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:merima.imamovic@outlook.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatkapidzic.ba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.kreho@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirojevicsenada@gmail.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.omeragic@gmail.com" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpotogija@yahoo.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.baksic@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbilic.ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedran.hadzimustafic@gmail.com" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aidasarajcic@gmail.com" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.asim.tanovic@hotmail.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattemimss@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.campara@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.goran.dragovic@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathujdurovic@hotmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sulejmankadic@gmail.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nusret.kolasinac@yahoo.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrej.lipa@gmail.com" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.selmanzijadic@gmail.com" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmasovic@gmail.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:attorney.mustafic@gmail.com" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.enisapazalja@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alikadic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbegic.ba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nenorizvan@gmail.com" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.smajovic@yahoo.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biser@bih.net.ba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.hidovic@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.elmir.jahic@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemokapur@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advkreso@hotmail.com" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-vila.ba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.amardacic@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmet.efendic@outlook.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amar.mocevic@moceviclaw.ba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@omeroviclaw.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bandovic.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarikpotogija@gmail.com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almir@gmail.com" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.tanovickenan@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbegic.ba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nermina@adv.ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmustafahujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatvahidink@gmail.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedad.kolasinac@gmail.com" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv_temin_semso@bih.net.ba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drazenzubak@yahoo.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kenancelik@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelamd@hotmail.com" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anjaloga@gmail.com" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.medosevic@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.alisahm@gmail.com" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:musicsonja@outlook.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enisa@pazalja.ba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haris.rizvanovic.hr@gmail.com" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darko@akks.ba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -49831,60 +50014,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>6946</Words>
-  <Characters>39594</Characters>
+  <Words>6970</Words>
+  <Characters>39733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>329</Lines>
-  <Paragraphs>92</Paragraphs>
+  <Lines>331</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46448</CharactersWithSpaces>
+  <CharactersWithSpaces>46610</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Selma</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.19307</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>ADD84F94BF9E4DC7A03F547A672B18BB_12</vt:lpwstr>
   </property>